--- v0 (2025-12-05)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="498">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="502">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -272,50 +272,53 @@
   <si>
     <t>100%</t>
   </si>
   <si>
     <t>0.0111 µg/L</t>
   </si>
   <si>
     <t>□Expanded BEST data from 315 participants was weighted, a statistical method to adjust over-represented and under-represented samples, so that the summary results adequately reflect the population of California’s Central Valley. Unweighted results are available to download on the Biomonitoring Exposures Study (BEST) – 2. Expanded project page.</t>
   </si>
   <si>
     <t>Plomo</t>
   </si>
   <si>
     <t>Lead</t>
   </si>
   <si>
     <t>7439-92-1</t>
   </si>
   <si>
     <t>µg/dL</t>
   </si>
   <si>
     <t>0.0109 µg/dL</t>
   </si>
   <si>
+    <t>Manganeso</t>
+  </si>
+  <si>
     <t>Manganese</t>
   </si>
   <si>
     <t>various</t>
   </si>
   <si>
     <t>Mercurio</t>
   </si>
   <si>
     <t>Mercury</t>
   </si>
   <si>
     <t>7439-97-6</t>
   </si>
   <si>
     <t>99.9%</t>
   </si>
   <si>
     <t>0.0294 µg/L</t>
   </si>
   <si>
     <t>Arsenic</t>
   </si>
   <si>
     <t>7440-38-2</t>
@@ -326,69 +329,78 @@
   <si>
     <t>87.8%</t>
   </si>
   <si>
     <t>0.0420 µg/L</t>
   </si>
   <si>
     <t>Cobalt</t>
   </si>
   <si>
     <t>0.0113 µg/L</t>
   </si>
   <si>
     <t>56.3%</t>
   </si>
   <si>
     <t>0.0449 µg/L</t>
   </si>
   <si>
     <t>93.9%</t>
   </si>
   <si>
     <t>0.0163 µg/L</t>
   </si>
   <si>
+    <t>Molibdeno</t>
+  </si>
+  <si>
     <t>Molybdenum</t>
   </si>
   <si>
     <t>0.0736 µg/L</t>
   </si>
   <si>
+    <t>Talio</t>
+  </si>
+  <si>
     <t>Thallium</t>
   </si>
   <si>
     <t>98.4%</t>
   </si>
   <si>
     <t>0.00982 µg/L</t>
   </si>
   <si>
     <t>Tungsten</t>
   </si>
   <si>
     <t>0.00493 µg/L</t>
+  </si>
+  <si>
+    <t>Uranio</t>
   </si>
   <si>
     <t>Uranium</t>
   </si>
   <si>
     <t>82.0%</t>
   </si>
   <si>
     <t>0.00134 µg/L</t>
   </si>
   <si>
     <t>Pesticidas Organoclorados</t>
   </si>
   <si>
     <t>Serum</t>
   </si>
   <si>
     <t>beta-Hexachlorocyclohexane (beta-HCH)</t>
   </si>
   <si>
     <t>319-85-7</t>
   </si>
   <si>
     <t>b-HCH</t>
   </si>
@@ -3362,57 +3374,57 @@
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20">
         <v>2013</v>
       </c>
       <c r="F20" t="s">
         <v>73</v>
       </c>
       <c r="G20" t="s">
         <v>31</v>
       </c>
       <c r="H20" t="s">
         <v>74</v>
       </c>
       <c r="I20" t="s">
         <v>86</v>
       </c>
       <c r="J20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K20" t="s">
+        <v>88</v>
+      </c>
+      <c r="L20" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M20" t="s">
         <v>36</v>
       </c>
       <c r="N20" t="s">
         <v>37</v>
       </c>
       <c r="O20">
         <v>315</v>
       </c>
       <c r="P20">
         <v>9.17</v>
       </c>
       <c r="Q20">
         <v>8.76</v>
       </c>
       <c r="R20">
         <v>9.6</v>
       </c>
       <c r="S20">
         <v>7.63</v>
       </c>
       <c r="T20">
         <v>9.08</v>
       </c>
@@ -3436,252 +3448,252 @@
     </row>
     <row r="21" spans="1:27">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21">
         <v>2013</v>
       </c>
       <c r="F21" t="s">
         <v>73</v>
       </c>
       <c r="G21" t="s">
         <v>31</v>
       </c>
       <c r="H21" t="s">
         <v>74</v>
       </c>
       <c r="I21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K21" t="s">
+        <v>91</v>
+      </c>
+      <c r="L21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M21" t="s">
         <v>36</v>
       </c>
       <c r="N21" t="s">
         <v>37</v>
       </c>
       <c r="O21">
         <v>315</v>
       </c>
       <c r="P21">
         <v>0.677</v>
       </c>
       <c r="Q21">
         <v>0.573</v>
       </c>
       <c r="R21">
         <v>0.799</v>
       </c>
       <c r="S21">
         <v>0.339</v>
       </c>
       <c r="T21">
         <v>0.693</v>
       </c>
       <c r="U21">
         <v>1.26</v>
       </c>
       <c r="V21"/>
       <c r="W21">
         <v>3.52</v>
       </c>
       <c r="X21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Y21"/>
       <c r="Z21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA21" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22">
         <v>2013</v>
       </c>
       <c r="F22" t="s">
         <v>73</v>
       </c>
       <c r="G22" t="s">
         <v>31</v>
       </c>
       <c r="H22" t="s">
         <v>32</v>
       </c>
       <c r="I22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K22" t="s">
+        <v>95</v>
+      </c>
+      <c r="L22" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M22" t="s">
         <v>36</v>
       </c>
       <c r="N22" t="s">
         <v>37</v>
       </c>
       <c r="O22">
         <v>218</v>
       </c>
       <c r="P22">
         <v>8.6</v>
       </c>
       <c r="Q22">
         <v>7.05</v>
       </c>
       <c r="R22">
         <v>10.5</v>
       </c>
       <c r="S22">
         <v>5.08</v>
       </c>
       <c r="T22">
         <v>10.3</v>
       </c>
       <c r="U22">
         <v>14.0</v>
       </c>
       <c r="V22"/>
       <c r="W22">
         <v>41.6</v>
       </c>
       <c r="X22" t="s">
         <v>78</v>
       </c>
       <c r="Y22"/>
       <c r="Z22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23">
         <v>2013</v>
       </c>
       <c r="F23" t="s">
         <v>73</v>
       </c>
       <c r="G23" t="s">
         <v>31</v>
       </c>
       <c r="H23" t="s">
         <v>32</v>
       </c>
       <c r="I23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M23" t="s">
         <v>41</v>
       </c>
       <c r="N23" t="s">
         <v>42</v>
       </c>
       <c r="O23">
         <v>218</v>
       </c>
       <c r="P23">
         <v>9.4</v>
       </c>
       <c r="Q23">
         <v>8.25</v>
       </c>
       <c r="R23">
         <v>10.71</v>
       </c>
       <c r="S23">
         <v>5.35</v>
       </c>
       <c r="T23">
         <v>9.29</v>
       </c>
       <c r="U23">
         <v>13.8</v>
       </c>
       <c r="V23"/>
       <c r="W23">
         <v>29</v>
       </c>
       <c r="X23" t="s">
         <v>78</v>
       </c>
       <c r="Y23"/>
       <c r="Z23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>28</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24">
         <v>2013</v>
       </c>
       <c r="F24" t="s">
         <v>73</v>
       </c>
       <c r="G24" t="s">
         <v>31</v>
       </c>
@@ -3710,55 +3722,55 @@
         <v>218</v>
       </c>
       <c r="P24">
         <v>0.184</v>
       </c>
       <c r="Q24">
         <v>0.145</v>
       </c>
       <c r="R24">
         <v>0.235</v>
       </c>
       <c r="S24">
         <v>0.0932</v>
       </c>
       <c r="T24">
         <v>0.173</v>
       </c>
       <c r="U24">
         <v>0.412</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>1.02</v>
       </c>
       <c r="X24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Y24"/>
       <c r="Z24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25">
         <v>2013</v>
       </c>
       <c r="F25" t="s">
         <v>73</v>
       </c>
       <c r="G25" t="s">
         <v>31</v>
       </c>
@@ -3787,3116 +3799,3116 @@
         <v>218</v>
       </c>
       <c r="P25">
         <v>0.202</v>
       </c>
       <c r="Q25">
         <v>0.166</v>
       </c>
       <c r="R25">
         <v>0.245</v>
       </c>
       <c r="S25">
         <v>0.111</v>
       </c>
       <c r="T25">
         <v>0.193</v>
       </c>
       <c r="U25">
         <v>0.334</v>
       </c>
       <c r="V25"/>
       <c r="W25">
         <v>0.928</v>
       </c>
       <c r="X25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Y25"/>
       <c r="Z25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26">
         <v>2013</v>
       </c>
       <c r="F26" t="s">
         <v>73</v>
       </c>
       <c r="G26" t="s">
         <v>31</v>
       </c>
       <c r="H26" t="s">
         <v>32</v>
       </c>
       <c r="I26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K26" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M26" t="s">
         <v>36</v>
       </c>
       <c r="N26" t="s">
         <v>37</v>
       </c>
       <c r="O26">
         <v>218</v>
       </c>
       <c r="P26">
         <v>0.19</v>
       </c>
       <c r="Q26">
         <v>0.146</v>
       </c>
       <c r="R26">
         <v>0.247</v>
       </c>
       <c r="S26">
         <v>0.0872</v>
       </c>
       <c r="T26">
         <v>0.181</v>
       </c>
       <c r="U26">
         <v>0.417</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>1.24</v>
       </c>
       <c r="X26" t="s">
         <v>66</v>
       </c>
       <c r="Y26"/>
       <c r="Z26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27">
         <v>2013</v>
       </c>
       <c r="F27" t="s">
         <v>73</v>
       </c>
       <c r="G27" t="s">
         <v>31</v>
       </c>
       <c r="H27" t="s">
         <v>32</v>
       </c>
       <c r="I27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K27" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M27" t="s">
         <v>41</v>
       </c>
       <c r="N27" t="s">
         <v>42</v>
       </c>
       <c r="O27">
         <v>218</v>
       </c>
       <c r="P27">
         <v>0.207</v>
       </c>
       <c r="Q27">
         <v>0.168</v>
       </c>
       <c r="R27">
         <v>0.256</v>
       </c>
       <c r="S27">
         <v>0.113</v>
       </c>
       <c r="T27">
         <v>0.166</v>
       </c>
       <c r="U27">
         <v>0.305</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>1.36</v>
       </c>
       <c r="X27" t="s">
         <v>66</v>
       </c>
       <c r="Y27"/>
       <c r="Z27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28">
         <v>2013</v>
       </c>
       <c r="F28" t="s">
         <v>73</v>
       </c>
       <c r="G28" t="s">
         <v>31</v>
       </c>
       <c r="H28" t="s">
         <v>32</v>
       </c>
       <c r="I28" t="s">
         <v>86</v>
       </c>
       <c r="J28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K28" t="s">
+        <v>88</v>
+      </c>
+      <c r="L28" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M28" t="s">
         <v>36</v>
       </c>
       <c r="N28" t="s">
         <v>37</v>
       </c>
       <c r="O28">
         <v>218</v>
       </c>
       <c r="P28" t="s">
         <v>51</v>
       </c>
       <c r="Q28" t="s">
         <v>51</v>
       </c>
       <c r="R28" t="s">
         <v>51</v>
       </c>
       <c r="S28"/>
       <c r="T28">
         <v>0.0555</v>
       </c>
       <c r="U28">
         <v>0.106</v>
       </c>
       <c r="V28"/>
       <c r="W28">
         <v>0.461</v>
       </c>
       <c r="X28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Y28"/>
       <c r="Z28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29">
         <v>2013</v>
       </c>
       <c r="F29" t="s">
         <v>73</v>
       </c>
       <c r="G29" t="s">
         <v>31</v>
       </c>
       <c r="H29" t="s">
         <v>32</v>
       </c>
       <c r="I29" t="s">
         <v>86</v>
       </c>
       <c r="J29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K29" t="s">
+        <v>88</v>
+      </c>
+      <c r="L29" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M29" t="s">
         <v>41</v>
       </c>
       <c r="N29" t="s">
         <v>42</v>
       </c>
       <c r="O29">
         <v>218</v>
       </c>
       <c r="P29" t="s">
         <v>51</v>
       </c>
       <c r="Q29" t="s">
         <v>51</v>
       </c>
       <c r="R29" t="s">
         <v>51</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>0.0632</v>
       </c>
       <c r="U29">
         <v>0.123</v>
       </c>
       <c r="V29"/>
       <c r="W29">
         <v>0.89</v>
       </c>
       <c r="X29" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Y29"/>
       <c r="Z29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>28</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30">
         <v>2013</v>
       </c>
       <c r="F30" t="s">
         <v>73</v>
       </c>
       <c r="G30" t="s">
         <v>31</v>
       </c>
       <c r="H30" t="s">
         <v>32</v>
       </c>
       <c r="I30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J30" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K30" t="s">
+        <v>91</v>
+      </c>
+      <c r="L30" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M30" t="s">
         <v>36</v>
       </c>
       <c r="N30" t="s">
         <v>37</v>
       </c>
       <c r="O30">
         <v>218</v>
       </c>
       <c r="P30">
         <v>0.148</v>
       </c>
       <c r="Q30">
         <v>0.114</v>
       </c>
       <c r="R30">
         <v>0.194</v>
       </c>
       <c r="S30">
         <v>0.0766</v>
       </c>
       <c r="T30">
         <v>0.154</v>
       </c>
       <c r="U30">
         <v>0.358</v>
       </c>
       <c r="V30"/>
       <c r="W30">
         <v>1.09</v>
       </c>
       <c r="X30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Y30"/>
       <c r="Z30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>28</v>
       </c>
       <c r="D31" t="s">
         <v>29</v>
       </c>
       <c r="E31">
         <v>2013</v>
       </c>
       <c r="F31" t="s">
         <v>73</v>
       </c>
       <c r="G31" t="s">
         <v>31</v>
       </c>
       <c r="H31" t="s">
         <v>32</v>
       </c>
       <c r="I31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K31" t="s">
+        <v>91</v>
+      </c>
+      <c r="L31" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M31" t="s">
         <v>41</v>
       </c>
       <c r="N31" t="s">
         <v>42</v>
       </c>
       <c r="O31">
         <v>218</v>
       </c>
       <c r="P31">
         <v>0.162</v>
       </c>
       <c r="Q31">
         <v>0.13</v>
       </c>
       <c r="R31">
         <v>0.202</v>
       </c>
       <c r="S31">
         <v>0.0756</v>
       </c>
       <c r="T31">
         <v>0.182</v>
       </c>
       <c r="U31">
         <v>0.314</v>
       </c>
       <c r="V31"/>
       <c r="W31">
         <v>0.811</v>
       </c>
       <c r="X31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="Y31"/>
       <c r="Z31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32">
         <v>2013</v>
       </c>
       <c r="F32" t="s">
         <v>73</v>
       </c>
       <c r="G32" t="s">
         <v>31</v>
       </c>
       <c r="H32" t="s">
         <v>32</v>
       </c>
       <c r="I32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J32" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="K32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L32" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M32" t="s">
         <v>36</v>
       </c>
       <c r="N32" t="s">
         <v>37</v>
       </c>
       <c r="O32">
         <v>218</v>
       </c>
       <c r="P32">
         <v>40.4</v>
       </c>
       <c r="Q32">
         <v>31.8</v>
       </c>
       <c r="R32">
         <v>51.4</v>
       </c>
       <c r="S32">
         <v>20.0</v>
       </c>
       <c r="T32">
         <v>48.6</v>
       </c>
       <c r="U32">
         <v>81.1</v>
       </c>
       <c r="V32"/>
       <c r="W32">
         <v>202</v>
       </c>
       <c r="X32" t="s">
         <v>78</v>
       </c>
       <c r="Y32"/>
       <c r="Z32" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AA32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
         <v>28</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33">
         <v>2013</v>
       </c>
       <c r="F33" t="s">
         <v>73</v>
       </c>
       <c r="G33" t="s">
         <v>31</v>
       </c>
       <c r="H33" t="s">
         <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J33" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="K33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L33" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M33" t="s">
         <v>41</v>
       </c>
       <c r="N33" t="s">
         <v>42</v>
       </c>
       <c r="O33">
         <v>218</v>
       </c>
       <c r="P33">
         <v>44.2</v>
       </c>
       <c r="Q33">
         <v>36.9</v>
       </c>
       <c r="R33">
         <v>52.9</v>
       </c>
       <c r="S33">
         <v>28.8</v>
       </c>
       <c r="T33">
         <v>40.2</v>
       </c>
       <c r="U33">
         <v>71.0</v>
       </c>
       <c r="V33"/>
       <c r="W33">
         <v>158</v>
       </c>
       <c r="X33" t="s">
         <v>78</v>
       </c>
       <c r="Y33"/>
       <c r="Z33" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AA33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34" t="s">
         <v>28</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34">
         <v>2013</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
       <c r="G34" t="s">
         <v>31</v>
       </c>
       <c r="H34" t="s">
         <v>32</v>
       </c>
       <c r="I34" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J34" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="K34" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L34" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M34" t="s">
         <v>36</v>
       </c>
       <c r="N34" t="s">
         <v>37</v>
       </c>
       <c r="O34">
         <v>218</v>
       </c>
       <c r="P34">
         <v>0.164</v>
       </c>
       <c r="Q34">
         <v>0.136</v>
       </c>
       <c r="R34">
         <v>0.197</v>
       </c>
       <c r="S34">
         <v>0.125</v>
       </c>
       <c r="T34">
         <v>0.182</v>
       </c>
       <c r="U34">
         <v>0.296</v>
       </c>
       <c r="V34"/>
       <c r="W34">
         <v>0.373</v>
       </c>
       <c r="X34" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="Y34"/>
       <c r="Z34" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AA34" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35" t="s">
         <v>28</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35">
         <v>2013</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
       <c r="G35" t="s">
         <v>31</v>
       </c>
       <c r="H35" t="s">
         <v>32</v>
       </c>
       <c r="I35" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J35" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="K35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L35" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M35" t="s">
         <v>41</v>
       </c>
       <c r="N35" t="s">
         <v>42</v>
       </c>
       <c r="O35">
         <v>218</v>
       </c>
       <c r="P35">
         <v>0.179</v>
       </c>
       <c r="Q35">
         <v>0.161</v>
       </c>
       <c r="R35">
         <v>0.198</v>
       </c>
       <c r="S35">
         <v>0.135</v>
       </c>
       <c r="T35">
         <v>0.18</v>
       </c>
       <c r="U35">
         <v>0.247</v>
       </c>
       <c r="V35"/>
       <c r="W35">
         <v>0.392</v>
       </c>
       <c r="X35" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="Y35"/>
       <c r="Z35" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AA35" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36" t="s">
         <v>28</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36">
         <v>2013</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
       <c r="G36" t="s">
         <v>31</v>
       </c>
       <c r="H36" t="s">
         <v>32</v>
       </c>
       <c r="I36" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J36" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="K36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L36" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M36" t="s">
         <v>36</v>
       </c>
       <c r="N36" t="s">
         <v>37</v>
       </c>
       <c r="O36">
         <v>218</v>
       </c>
       <c r="P36">
         <v>0.0762</v>
       </c>
       <c r="Q36">
         <v>0.0584</v>
       </c>
       <c r="R36">
         <v>0.0994</v>
       </c>
       <c r="S36">
         <v>0.0447</v>
       </c>
       <c r="T36">
         <v>0.0924</v>
       </c>
       <c r="U36">
         <v>0.155</v>
       </c>
       <c r="V36"/>
       <c r="W36">
         <v>0.333</v>
       </c>
       <c r="X36" t="s">
         <v>38</v>
       </c>
       <c r="Y36"/>
       <c r="Z36" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37" t="s">
         <v>28</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37">
         <v>2013</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
       <c r="G37" t="s">
         <v>31</v>
       </c>
       <c r="H37" t="s">
         <v>32</v>
       </c>
       <c r="I37" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J37" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="K37" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L37" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M37" t="s">
         <v>41</v>
       </c>
       <c r="N37" t="s">
         <v>42</v>
       </c>
       <c r="O37">
         <v>218</v>
       </c>
       <c r="P37">
         <v>0.0833</v>
       </c>
       <c r="Q37">
         <v>0.0684</v>
       </c>
       <c r="R37">
         <v>0.101</v>
       </c>
       <c r="S37">
         <v>0.0475</v>
       </c>
       <c r="T37">
         <v>0.0812</v>
       </c>
       <c r="U37">
         <v>0.141</v>
       </c>
       <c r="V37"/>
       <c r="W37">
         <v>0.399</v>
       </c>
       <c r="X37" t="s">
         <v>38</v>
       </c>
       <c r="Y37"/>
       <c r="Z37" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AA37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>27</v>
       </c>
       <c r="C38" t="s">
         <v>28</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38">
         <v>2013</v>
       </c>
       <c r="F38" t="s">
         <v>73</v>
       </c>
       <c r="G38" t="s">
         <v>31</v>
       </c>
       <c r="H38" t="s">
         <v>32</v>
       </c>
       <c r="I38" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J38" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K38" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L38" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="M38" t="s">
         <v>36</v>
       </c>
       <c r="N38" t="s">
         <v>37</v>
       </c>
       <c r="O38">
         <v>218</v>
       </c>
       <c r="P38">
         <v>0.00709</v>
       </c>
       <c r="Q38">
         <v>0.00533</v>
       </c>
       <c r="R38">
         <v>0.00944</v>
       </c>
       <c r="S38">
         <v>0.00215</v>
       </c>
       <c r="T38">
         <v>0.00752</v>
       </c>
       <c r="U38">
         <v>0.0181</v>
       </c>
       <c r="V38"/>
       <c r="W38">
         <v>0.0635</v>
       </c>
       <c r="X38" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="Y38"/>
       <c r="Z38" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="AA38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39" t="s">
         <v>28</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39">
         <v>2013</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
       <c r="G39" t="s">
         <v>31</v>
       </c>
       <c r="H39" t="s">
         <v>32</v>
       </c>
       <c r="I39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J39" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="K39" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L39" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="M39" t="s">
         <v>41</v>
       </c>
       <c r="N39" t="s">
         <v>42</v>
       </c>
       <c r="O39">
         <v>218</v>
       </c>
       <c r="P39">
         <v>0.00775</v>
       </c>
       <c r="Q39">
         <v>0.00606</v>
       </c>
       <c r="R39">
         <v>0.0099</v>
       </c>
       <c r="S39">
         <v>0.00349</v>
       </c>
       <c r="T39">
         <v>0.00664</v>
       </c>
       <c r="U39">
         <v>0.0149</v>
       </c>
       <c r="V39"/>
       <c r="W39">
         <v>0.0645</v>
       </c>
       <c r="X39" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="Y39"/>
       <c r="Z39" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="AA39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>27</v>
       </c>
       <c r="C40" t="s">
         <v>28</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40">
         <v>2013</v>
       </c>
       <c r="F40" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G40" t="s">
         <v>31</v>
       </c>
       <c r="H40" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I40" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="J40" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K40" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="L40" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="M40" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N40" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O40">
         <v>217</v>
       </c>
       <c r="P40" t="s">
         <v>51</v>
       </c>
       <c r="Q40" t="s">
         <v>51</v>
       </c>
       <c r="R40" t="s">
         <v>51</v>
       </c>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40">
         <v>5.22</v>
       </c>
       <c r="V40"/>
       <c r="W40">
         <v>24.7</v>
       </c>
       <c r="X40" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="Y40"/>
       <c r="Z40" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA40" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>27</v>
       </c>
       <c r="C41" t="s">
         <v>28</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41">
         <v>2013</v>
       </c>
       <c r="F41" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G41" t="s">
         <v>31</v>
       </c>
       <c r="H41" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I41" t="s">
+        <v>128</v>
+      </c>
+      <c r="J41" t="s">
+        <v>129</v>
+      </c>
+      <c r="K41" t="s">
+        <v>130</v>
+      </c>
+      <c r="L41" t="s">
+        <v>131</v>
+      </c>
+      <c r="M41" t="s">
+        <v>123</v>
+      </c>
+      <c r="N41" t="s">
         <v>124</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
       <c r="O41">
         <v>217</v>
       </c>
       <c r="P41">
         <v>217</v>
       </c>
       <c r="Q41">
         <v>176</v>
       </c>
       <c r="R41">
         <v>267</v>
       </c>
       <c r="S41">
         <v>110</v>
       </c>
       <c r="T41">
         <v>174</v>
       </c>
       <c r="U41">
         <v>542</v>
       </c>
       <c r="V41"/>
       <c r="W41">
         <v>1240</v>
       </c>
       <c r="X41" t="s">
         <v>78</v>
       </c>
       <c r="Y41"/>
       <c r="Z41" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA41" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42" t="s">
         <v>28</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42">
         <v>2013</v>
       </c>
       <c r="F42" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G42" t="s">
         <v>31</v>
       </c>
       <c r="H42" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I42" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="J42" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="K42" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="L42" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="M42" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N42" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O42">
         <v>217</v>
       </c>
       <c r="P42" t="s">
         <v>51</v>
       </c>
       <c r="Q42" t="s">
         <v>51</v>
       </c>
       <c r="R42" t="s">
         <v>51</v>
       </c>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="Y42"/>
       <c r="Z42" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA42" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43" t="s">
         <v>28</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43">
         <v>2013</v>
       </c>
       <c r="F43" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G43" t="s">
         <v>31</v>
       </c>
       <c r="H43" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I43" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="J43" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="K43" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="L43" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="M43" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N43" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O43">
         <v>217</v>
       </c>
       <c r="P43" t="s">
         <v>51</v>
       </c>
       <c r="Q43" t="s">
         <v>51</v>
       </c>
       <c r="R43" t="s">
         <v>51</v>
       </c>
       <c r="S43"/>
       <c r="T43">
         <v>1.71</v>
       </c>
       <c r="U43">
         <v>2.58</v>
       </c>
       <c r="V43"/>
       <c r="W43">
         <v>4.98</v>
       </c>
       <c r="X43" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="Y43"/>
       <c r="Z43" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA43" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44">
         <v>2013</v>
       </c>
       <c r="F44" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G44" t="s">
         <v>31</v>
       </c>
       <c r="H44" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I44" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J44" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="K44" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="L44" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="M44" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N44" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O44">
         <v>217</v>
       </c>
       <c r="P44">
         <v>8.82</v>
       </c>
       <c r="Q44">
         <v>8.21</v>
       </c>
       <c r="R44">
         <v>9.47</v>
       </c>
       <c r="S44">
         <v>7.27</v>
       </c>
       <c r="T44">
         <v>8.71</v>
       </c>
       <c r="U44">
         <v>11.1</v>
       </c>
       <c r="V44"/>
       <c r="W44">
         <v>16.1</v>
       </c>
       <c r="X44" t="s">
         <v>78</v>
       </c>
       <c r="Y44"/>
       <c r="Z44" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="AA44" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45" t="s">
         <v>28</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45">
         <v>2013</v>
       </c>
       <c r="F45" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G45" t="s">
         <v>31</v>
       </c>
       <c r="H45" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I45" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="J45" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="K45" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="L45" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="M45" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N45" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O45">
         <v>217</v>
       </c>
       <c r="P45">
         <v>3.73</v>
       </c>
       <c r="Q45">
         <v>3.09</v>
       </c>
       <c r="R45">
         <v>4.5</v>
       </c>
       <c r="S45">
         <v>2.0</v>
       </c>
       <c r="T45">
         <v>3.54</v>
       </c>
       <c r="U45">
         <v>7.37</v>
       </c>
       <c r="V45"/>
       <c r="W45">
         <v>15.0</v>
       </c>
       <c r="X45" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="Y45"/>
       <c r="Z45" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA45" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46" t="s">
         <v>28</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46">
         <v>2013</v>
       </c>
       <c r="F46" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G46" t="s">
         <v>31</v>
       </c>
       <c r="H46" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I46" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="J46" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="K46" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="L46" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="M46" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N46" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O46">
         <v>217</v>
       </c>
       <c r="P46">
         <v>6.92</v>
       </c>
       <c r="Q46">
         <v>5.68</v>
       </c>
       <c r="R46">
         <v>8.44</v>
       </c>
       <c r="S46">
         <v>3.69</v>
       </c>
       <c r="T46">
         <v>6.43</v>
       </c>
       <c r="U46">
         <v>14.9</v>
       </c>
       <c r="V46"/>
       <c r="W46">
         <v>34.4</v>
       </c>
       <c r="X46" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="Y46"/>
       <c r="Z46" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA46" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
         <v>28</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47">
         <v>2013</v>
       </c>
       <c r="F47" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G47" t="s">
         <v>31</v>
       </c>
       <c r="H47" t="s">
         <v>32</v>
       </c>
       <c r="I47" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J47" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="K47" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="L47" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="M47" t="s">
         <v>36</v>
       </c>
       <c r="N47" t="s">
         <v>37</v>
       </c>
       <c r="O47">
         <v>218</v>
       </c>
       <c r="P47" t="s">
         <v>51</v>
       </c>
       <c r="Q47" t="s">
         <v>51</v>
       </c>
       <c r="R47" t="s">
         <v>51</v>
       </c>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47">
         <v>0.199</v>
       </c>
       <c r="V47"/>
       <c r="W47">
         <v>0.849</v>
       </c>
       <c r="X47" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="Y47"/>
       <c r="Z47" t="s">
         <v>72</v>
       </c>
       <c r="AA47" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48" t="s">
         <v>28</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48">
         <v>2013</v>
       </c>
       <c r="F48" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G48" t="s">
         <v>31</v>
       </c>
       <c r="H48" t="s">
         <v>32</v>
       </c>
       <c r="I48" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J48" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="K48" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="L48" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="M48" t="s">
         <v>41</v>
       </c>
       <c r="N48" t="s">
         <v>42</v>
       </c>
       <c r="O48">
         <v>218</v>
       </c>
       <c r="P48" t="s">
         <v>51</v>
       </c>
       <c r="Q48" t="s">
         <v>51</v>
       </c>
       <c r="R48" t="s">
         <v>51</v>
       </c>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48">
         <v>0.216</v>
       </c>
       <c r="V48"/>
       <c r="W48">
         <v>0.829</v>
       </c>
       <c r="X48" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="Y48"/>
       <c r="Z48" t="s">
         <v>72</v>
       </c>
       <c r="AA48" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49" t="s">
         <v>28</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49">
         <v>2013</v>
       </c>
       <c r="F49" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G49" t="s">
         <v>31</v>
       </c>
       <c r="H49" t="s">
         <v>32</v>
       </c>
       <c r="I49" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J49" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="K49" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="L49" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="M49" t="s">
         <v>36</v>
       </c>
       <c r="N49" t="s">
         <v>37</v>
       </c>
       <c r="O49">
         <v>218</v>
       </c>
       <c r="P49">
         <v>0.912</v>
       </c>
       <c r="Q49">
         <v>0.792</v>
       </c>
       <c r="R49">
         <v>1.05</v>
       </c>
       <c r="S49"/>
       <c r="T49">
         <v>0.991</v>
       </c>
       <c r="U49">
         <v>1.39</v>
       </c>
       <c r="V49"/>
       <c r="W49">
         <v>2.72</v>
       </c>
       <c r="X49" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="Y49"/>
       <c r="Z49" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AA49" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>27</v>
       </c>
       <c r="C50" t="s">
         <v>28</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50">
         <v>2013</v>
       </c>
       <c r="F50" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G50" t="s">
         <v>31</v>
       </c>
       <c r="H50" t="s">
         <v>32</v>
       </c>
       <c r="I50" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J50" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="K50" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="L50" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="M50" t="s">
         <v>41</v>
       </c>
       <c r="N50" t="s">
         <v>42</v>
       </c>
       <c r="O50">
         <v>218</v>
       </c>
       <c r="P50">
         <v>0.997</v>
       </c>
       <c r="Q50">
         <v>0.883</v>
       </c>
       <c r="R50">
         <v>1.13</v>
       </c>
       <c r="S50"/>
       <c r="T50">
         <v>0.953</v>
       </c>
       <c r="U50">
         <v>1.4</v>
       </c>
       <c r="V50"/>
       <c r="W50">
         <v>2.61</v>
       </c>
       <c r="X50" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="Y50"/>
       <c r="Z50" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AA50" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51" t="s">
         <v>28</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51">
         <v>2013</v>
       </c>
       <c r="F51" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G51" t="s">
         <v>31</v>
       </c>
       <c r="H51" t="s">
         <v>32</v>
       </c>
       <c r="I51" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J51" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="K51" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="L51" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="M51" t="s">
         <v>36</v>
       </c>
       <c r="N51" t="s">
         <v>37</v>
       </c>
       <c r="O51">
         <v>218</v>
       </c>
       <c r="P51" t="s">
         <v>51</v>
       </c>
       <c r="Q51" t="s">
         <v>51</v>
       </c>
       <c r="R51" t="s">
         <v>51</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51">
         <v>0.102</v>
       </c>
       <c r="V51"/>
       <c r="W51">
         <v>0.286</v>
       </c>
       <c r="X51" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="Y51"/>
       <c r="Z51" t="s">
         <v>72</v>
       </c>
       <c r="AA51" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52" t="s">
         <v>28</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52">
         <v>2013</v>
       </c>
       <c r="F52" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G52" t="s">
         <v>31</v>
       </c>
       <c r="H52" t="s">
         <v>32</v>
       </c>
       <c r="I52" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="J52" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="K52" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="L52" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="M52" t="s">
         <v>41</v>
       </c>
       <c r="N52" t="s">
         <v>42</v>
       </c>
       <c r="O52">
         <v>218</v>
       </c>
       <c r="P52" t="s">
         <v>51</v>
       </c>
       <c r="Q52" t="s">
         <v>51</v>
       </c>
       <c r="R52" t="s">
         <v>51</v>
       </c>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52">
         <v>0.117</v>
       </c>
       <c r="V52"/>
       <c r="W52">
         <v>0.425</v>
       </c>
       <c r="X52" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="Y52"/>
       <c r="Z52" t="s">
         <v>72</v>
       </c>
       <c r="AA52" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53" t="s">
         <v>28</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
       <c r="E53">
         <v>2013</v>
       </c>
       <c r="F53" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G53" t="s">
         <v>31</v>
       </c>
       <c r="H53" t="s">
         <v>32</v>
       </c>
       <c r="I53" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="L53" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="M53" t="s">
         <v>36</v>
       </c>
       <c r="N53" t="s">
         <v>37</v>
       </c>
       <c r="O53">
         <v>218</v>
       </c>
       <c r="P53">
         <v>2.91</v>
       </c>
       <c r="Q53">
         <v>2.38</v>
       </c>
       <c r="R53">
         <v>3.56</v>
       </c>
       <c r="S53">
         <v>2.0</v>
       </c>
       <c r="T53">
         <v>2.98</v>
       </c>
       <c r="U53">
         <v>4.59</v>
       </c>
       <c r="V53"/>
       <c r="W53">
         <v>18.6</v>
       </c>
       <c r="X53" t="s">
         <v>78</v>
       </c>
       <c r="Y53"/>
       <c r="Z53" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AA53" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54" t="s">
         <v>28</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54">
         <v>2013</v>
       </c>
       <c r="F54" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G54" t="s">
         <v>31</v>
       </c>
       <c r="H54" t="s">
         <v>32</v>
       </c>
       <c r="I54" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="L54" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="M54" t="s">
         <v>41</v>
       </c>
       <c r="N54" t="s">
         <v>42</v>
       </c>
       <c r="O54">
         <v>218</v>
       </c>
       <c r="P54">
         <v>3.19</v>
       </c>
       <c r="Q54">
         <v>2.68</v>
       </c>
       <c r="R54">
         <v>3.79</v>
       </c>
       <c r="S54">
         <v>1.79</v>
       </c>
       <c r="T54">
         <v>2.87</v>
       </c>
       <c r="U54">
         <v>5.47</v>
       </c>
       <c r="V54"/>
       <c r="W54">
         <v>13.9</v>
       </c>
       <c r="X54" t="s">
         <v>78</v>
       </c>
       <c r="Y54"/>
       <c r="Z54" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AA54" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55" t="s">
         <v>28</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55">
         <v>2013</v>
       </c>
       <c r="F55" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G55" t="s">
         <v>31</v>
       </c>
       <c r="H55" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I55" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J55" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="K55" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="L55" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="M55" t="s">
         <v>36</v>
       </c>
       <c r="N55" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O55">
         <v>337</v>
       </c>
       <c r="P55" t="s">
         <v>51</v>
       </c>
       <c r="Q55" t="s">
         <v>51</v>
       </c>
       <c r="R55" t="s">
         <v>51</v>
       </c>
       <c r="S55"/>
       <c r="T55">
         <v>0.00732</v>
       </c>
       <c r="U55">
         <v>0.0218</v>
       </c>
       <c r="V55"/>
       <c r="W55">
         <v>0.0865</v>
       </c>
       <c r="X55" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="Y55"/>
       <c r="Z55" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="AA55" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56" t="s">
         <v>28</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56">
         <v>2013</v>
       </c>
       <c r="F56" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G56" t="s">
         <v>31</v>
       </c>
       <c r="H56" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I56" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="J56" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="K56" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="L56" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="M56" t="s">
         <v>36</v>
       </c>
       <c r="N56" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O56">
         <v>337</v>
       </c>
       <c r="P56">
         <v>0.12</v>
       </c>
       <c r="Q56">
         <v>0.106</v>
       </c>
       <c r="R56">
         <v>0.136</v>
       </c>
       <c r="S56">
         <v>0.0686</v>
       </c>
       <c r="T56">
         <v>0.124</v>
       </c>
       <c r="U56">
         <v>0.202</v>
       </c>
       <c r="V56"/>
       <c r="W56">
         <v>0.514</v>
       </c>
       <c r="X56" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="Y56"/>
       <c r="Z56" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="AA56" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57"/>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57" t="s">
         <v>28</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57">
         <v>2013</v>
       </c>
       <c r="F57" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G57" t="s">
         <v>31</v>
       </c>
       <c r="H57" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I57" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="J57" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="K57" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="L57" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="M57" t="s">
         <v>36</v>
       </c>
       <c r="N57" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O57">
         <v>337</v>
       </c>
       <c r="P57">
         <v>0.162</v>
       </c>
       <c r="Q57">
         <v>0.146</v>
       </c>
       <c r="R57">
         <v>0.18</v>
       </c>
       <c r="S57">
         <v>0.0901</v>
       </c>
       <c r="T57">
         <v>0.161</v>
       </c>
       <c r="U57">
         <v>0.262</v>
       </c>
       <c r="V57"/>
       <c r="W57">
         <v>0.522</v>
       </c>
       <c r="X57" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="Y57"/>
       <c r="Z57" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AA57" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58" t="s">
         <v>28</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58">
         <v>2013</v>
       </c>
       <c r="F58" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G58" t="s">
         <v>31</v>
       </c>
       <c r="H58" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I58" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="J58" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="K58" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="L58" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="M58" t="s">
         <v>36</v>
       </c>
       <c r="N58" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O58">
         <v>337</v>
       </c>
       <c r="P58" t="s">
         <v>51</v>
       </c>
       <c r="Q58" t="s">
         <v>51</v>
       </c>
       <c r="R58" t="s">
         <v>51</v>
       </c>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="Y58"/>
       <c r="Z58" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="AA58" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59"/>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59" t="s">
         <v>28</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59">
         <v>2013</v>
       </c>
       <c r="F59" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G59" t="s">
         <v>31</v>
       </c>
       <c r="H59" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I59" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="J59" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="K59" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="L59" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="M59" t="s">
         <v>36</v>
       </c>
       <c r="N59" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O59">
         <v>337</v>
       </c>
       <c r="P59" t="s">
         <v>51</v>
       </c>
       <c r="Q59" t="s">
         <v>51</v>
       </c>
       <c r="R59" t="s">
         <v>51</v>
       </c>
       <c r="S59"/>
       <c r="T59">
         <v>0.0189</v>
       </c>
       <c r="U59">
         <v>0.048</v>
       </c>
       <c r="V59"/>
       <c r="W59">
         <v>0.135</v>
       </c>
       <c r="X59" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="Y59"/>
       <c r="Z59" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="AA59" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60" t="s">
         <v>28</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60">
         <v>2013</v>
       </c>
       <c r="F60" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G60" t="s">
         <v>31</v>
       </c>
       <c r="H60" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I60" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="J60" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="K60" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="L60" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="M60" t="s">
         <v>36</v>
       </c>
       <c r="N60" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O60">
         <v>337</v>
       </c>
       <c r="P60">
         <v>1.09</v>
       </c>
       <c r="Q60">
         <v>0.952</v>
       </c>
       <c r="R60">
         <v>1.26</v>
       </c>
       <c r="S60">
         <v>0.606</v>
       </c>
       <c r="T60">
         <v>1.13</v>
       </c>
       <c r="U60">
         <v>1.85</v>
       </c>
       <c r="V60"/>
       <c r="W60">
         <v>4.59</v>
       </c>
       <c r="X60" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="Y60"/>
       <c r="Z60" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="AA60" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61" t="s">
         <v>28</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61">
         <v>2013</v>
       </c>
       <c r="F61" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G61" t="s">
         <v>31</v>
       </c>
       <c r="H61" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I61" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="J61" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="K61" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="L61" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="M61" t="s">
         <v>36</v>
       </c>
       <c r="N61" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O61">
         <v>337</v>
       </c>
       <c r="P61">
         <v>0.739</v>
       </c>
       <c r="Q61">
         <v>0.66</v>
       </c>
       <c r="R61">
         <v>0.827</v>
       </c>
       <c r="S61">
         <v>0.497</v>
       </c>
       <c r="T61">
         <v>0.764</v>
       </c>
       <c r="U61">
         <v>1.18</v>
       </c>
       <c r="V61"/>
       <c r="W61">
         <v>1.95</v>
       </c>
       <c r="X61" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="Y61"/>
       <c r="Z61" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="AA61" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>28</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62">
         <v>2013</v>
       </c>
       <c r="F62" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G62" t="s">
         <v>31</v>
       </c>
       <c r="H62" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I62" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="J62" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K62" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="L62" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="M62" t="s">
         <v>36</v>
       </c>
       <c r="N62" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O62">
         <v>337</v>
       </c>
       <c r="P62">
         <v>1.42</v>
       </c>
       <c r="Q62">
         <v>1.26</v>
       </c>
       <c r="R62">
         <v>1.6</v>
       </c>
       <c r="S62">
         <v>1.04</v>
       </c>
       <c r="T62">
         <v>1.63</v>
       </c>
       <c r="U62">
         <v>2.34</v>
       </c>
       <c r="V62"/>
       <c r="W62">
         <v>4.07</v>
       </c>
       <c r="X62" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="Y62"/>
       <c r="Z62" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="AA62" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63" t="s">
         <v>28</v>
       </c>
       <c r="D63" t="s">
         <v>29</v>
       </c>
       <c r="E63">
         <v>2013</v>
       </c>
       <c r="F63" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G63" t="s">
         <v>31</v>
       </c>
       <c r="H63" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I63" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="J63" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="K63" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="L63" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="M63" t="s">
         <v>36</v>
       </c>
       <c r="N63" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O63">
         <v>337</v>
       </c>
       <c r="P63">
         <v>5.07</v>
       </c>
       <c r="Q63">
         <v>4.53</v>
       </c>
       <c r="R63">
         <v>5.68</v>
       </c>
       <c r="S63">
         <v>3.41</v>
       </c>
       <c r="T63">
         <v>5.05</v>
       </c>
       <c r="U63">
         <v>7.82</v>
       </c>
       <c r="V63"/>
       <c r="W63">
         <v>17.6</v>
       </c>
       <c r="X63" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="Y63"/>
       <c r="Z63" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="AA63" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64" t="s">
         <v>28</v>
       </c>
       <c r="D64" t="s">
         <v>29</v>
       </c>
       <c r="E64">
         <v>2013</v>
       </c>
       <c r="F64" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G64" t="s">
         <v>31</v>
       </c>
       <c r="H64" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I64" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="J64" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="K64" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="L64" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="M64" t="s">
         <v>36</v>
       </c>
       <c r="N64" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O64">
         <v>337</v>
       </c>
       <c r="P64" t="s">
         <v>51</v>
       </c>
       <c r="Q64" t="s">
         <v>51</v>
       </c>
       <c r="R64" t="s">
         <v>51</v>
       </c>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64">
         <v>0.0246</v>
       </c>
       <c r="V64"/>
       <c r="W64">
         <v>0.108</v>
       </c>
       <c r="X64" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="Y64"/>
       <c r="Z64" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="AA64" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>27</v>
       </c>
       <c r="C65" t="s">
         <v>28</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65">
         <v>2013</v>
       </c>
       <c r="F65" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="G65" t="s">
         <v>31</v>
       </c>
       <c r="H65" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I65" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="J65" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="K65" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="L65" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="M65" t="s">
         <v>36</v>
       </c>
       <c r="N65" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="O65">
         <v>337</v>
       </c>
       <c r="P65">
         <v>0.0841</v>
       </c>
       <c r="Q65">
         <v>0.0743</v>
       </c>
       <c r="R65">
         <v>0.0952</v>
       </c>
       <c r="S65">
         <v>0.0447</v>
       </c>
       <c r="T65">
         <v>0.082</v>
       </c>
       <c r="U65">
         <v>0.138</v>
       </c>
       <c r="V65"/>
       <c r="W65">
         <v>0.363</v>
       </c>
       <c r="X65" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="Y65"/>
       <c r="Z65" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="AA65" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66" t="s">
         <v>28</v>
       </c>
       <c r="D66" t="s">
         <v>29</v>
       </c>
       <c r="E66">
         <v>2013</v>
       </c>
       <c r="F66" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G66" t="s">
         <v>31</v>
       </c>
       <c r="H66" t="s">
         <v>32</v>
       </c>
       <c r="I66" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="J66" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="K66" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="L66" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="M66" t="s">
         <v>36</v>
       </c>
       <c r="N66" t="s">
         <v>37</v>
       </c>
       <c r="O66">
         <v>218</v>
       </c>
       <c r="P66">
         <v>5.2</v>
       </c>
       <c r="Q66">
         <v>4.09</v>
       </c>
       <c r="R66">
         <v>6.61</v>
       </c>
       <c r="S66">
         <v>2.82</v>
       </c>
       <c r="T66">
         <v>5.57</v>
       </c>
@@ -6911,69 +6923,69 @@
         <v>78</v>
       </c>
       <c r="Y66"/>
       <c r="Z66" t="s">
         <v>53</v>
       </c>
       <c r="AA66" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67"/>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67" t="s">
         <v>28</v>
       </c>
       <c r="D67" t="s">
         <v>29</v>
       </c>
       <c r="E67">
         <v>2013</v>
       </c>
       <c r="F67" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G67" t="s">
         <v>31</v>
       </c>
       <c r="H67" t="s">
         <v>32</v>
       </c>
       <c r="I67" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="J67" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="K67" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="L67" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="M67" t="s">
         <v>41</v>
       </c>
       <c r="N67" t="s">
         <v>42</v>
       </c>
       <c r="O67">
         <v>218</v>
       </c>
       <c r="P67">
         <v>5.69</v>
       </c>
       <c r="Q67">
         <v>4.81</v>
       </c>
       <c r="R67">
         <v>6.72</v>
       </c>
       <c r="S67">
         <v>3.36</v>
       </c>
       <c r="T67">
         <v>5.86</v>
       </c>
@@ -6988,5617 +7000,5617 @@
         <v>78</v>
       </c>
       <c r="Y67"/>
       <c r="Z67" t="s">
         <v>53</v>
       </c>
       <c r="AA67" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68"/>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68" t="s">
         <v>28</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
       <c r="E68">
         <v>2013</v>
       </c>
       <c r="F68" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G68" t="s">
         <v>31</v>
       </c>
       <c r="H68" t="s">
         <v>32</v>
       </c>
       <c r="I68" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="J68" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="K68" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="L68" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M68" t="s">
         <v>36</v>
       </c>
       <c r="N68" t="s">
         <v>37</v>
       </c>
       <c r="O68">
         <v>218</v>
       </c>
       <c r="P68" t="s">
         <v>51</v>
       </c>
       <c r="Q68" t="s">
         <v>51</v>
       </c>
       <c r="R68" t="s">
         <v>51</v>
       </c>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68" t="s">
         <v>48</v>
       </c>
       <c r="AA68" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69"/>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69" t="s">
         <v>28</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
       <c r="E69">
         <v>2013</v>
       </c>
       <c r="F69" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G69" t="s">
         <v>31</v>
       </c>
       <c r="H69" t="s">
         <v>32</v>
       </c>
       <c r="I69" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="J69" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="K69" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="L69" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="M69" t="s">
         <v>41</v>
       </c>
       <c r="N69" t="s">
         <v>42</v>
       </c>
       <c r="O69">
         <v>218</v>
       </c>
       <c r="P69" t="s">
         <v>51</v>
       </c>
       <c r="Q69" t="s">
         <v>51</v>
       </c>
       <c r="R69" t="s">
         <v>51</v>
       </c>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69" t="s">
         <v>48</v>
       </c>
       <c r="AA69" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70"/>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70" t="s">
         <v>28</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
       <c r="E70">
         <v>2013</v>
       </c>
       <c r="F70" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G70" t="s">
         <v>31</v>
       </c>
       <c r="H70" t="s">
         <v>32</v>
       </c>
       <c r="I70" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="J70" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="K70" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="L70" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M70" t="s">
         <v>36</v>
       </c>
       <c r="N70" t="s">
         <v>37</v>
       </c>
       <c r="O70">
         <v>218</v>
       </c>
       <c r="P70">
         <v>2.01</v>
       </c>
       <c r="Q70">
         <v>1.57</v>
       </c>
       <c r="R70">
         <v>2.58</v>
       </c>
       <c r="S70">
         <v>0.943</v>
       </c>
       <c r="T70">
         <v>2.3</v>
       </c>
       <c r="U70">
         <v>4.4</v>
       </c>
       <c r="V70"/>
       <c r="W70">
         <v>16.0</v>
       </c>
       <c r="X70" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="Y70"/>
       <c r="Z70" t="s">
         <v>48</v>
       </c>
       <c r="AA70" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71"/>
       <c r="B71" t="s">
         <v>27</v>
       </c>
       <c r="C71" t="s">
         <v>28</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71">
         <v>2013</v>
       </c>
       <c r="F71" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G71" t="s">
         <v>31</v>
       </c>
       <c r="H71" t="s">
         <v>32</v>
       </c>
       <c r="I71" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="J71" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="K71" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="L71" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="M71" t="s">
         <v>41</v>
       </c>
       <c r="N71" t="s">
         <v>42</v>
       </c>
       <c r="O71">
         <v>218</v>
       </c>
       <c r="P71">
         <v>2.2</v>
       </c>
       <c r="Q71">
         <v>1.79</v>
       </c>
       <c r="R71">
         <v>2.71</v>
       </c>
       <c r="S71">
         <v>1.17</v>
       </c>
       <c r="T71">
         <v>1.87</v>
       </c>
       <c r="U71">
         <v>3.54</v>
       </c>
       <c r="V71"/>
       <c r="W71">
         <v>15.2</v>
       </c>
       <c r="X71" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="Y71"/>
       <c r="Z71" t="s">
         <v>48</v>
       </c>
       <c r="AA71" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72"/>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72" t="s">
         <v>28</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72">
         <v>2013</v>
       </c>
       <c r="F72" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G72" t="s">
         <v>31</v>
       </c>
       <c r="H72" t="s">
         <v>32</v>
       </c>
       <c r="I72" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="J72" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="K72" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="L72" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M72" t="s">
         <v>36</v>
       </c>
       <c r="N72" t="s">
         <v>37</v>
       </c>
       <c r="O72">
         <v>218</v>
       </c>
       <c r="P72">
         <v>9.62</v>
       </c>
       <c r="Q72">
         <v>7.62</v>
       </c>
       <c r="R72">
         <v>12.1</v>
       </c>
       <c r="S72">
         <v>5.35</v>
       </c>
       <c r="T72">
         <v>11.0</v>
       </c>
       <c r="U72">
         <v>20.5</v>
       </c>
       <c r="V72"/>
       <c r="W72">
         <v>47.9</v>
       </c>
       <c r="X72" t="s">
         <v>78</v>
       </c>
       <c r="Y72"/>
       <c r="Z72" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="AA72" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73"/>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73" t="s">
         <v>28</v>
       </c>
       <c r="D73" t="s">
         <v>29</v>
       </c>
       <c r="E73">
         <v>2013</v>
       </c>
       <c r="F73" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G73" t="s">
         <v>31</v>
       </c>
       <c r="H73" t="s">
         <v>32</v>
       </c>
       <c r="I73" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="J73" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="K73" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="L73" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M73" t="s">
         <v>41</v>
       </c>
       <c r="N73" t="s">
         <v>42</v>
       </c>
       <c r="O73">
         <v>218</v>
       </c>
       <c r="P73">
         <v>10.52</v>
       </c>
       <c r="Q73">
         <v>9.01</v>
       </c>
       <c r="R73">
         <v>12.3</v>
       </c>
       <c r="S73">
         <v>6.81</v>
       </c>
       <c r="T73">
         <v>10.5</v>
       </c>
       <c r="U73">
         <v>16.9</v>
       </c>
       <c r="V73"/>
       <c r="W73">
         <v>36.1</v>
       </c>
       <c r="X73" t="s">
         <v>78</v>
       </c>
       <c r="Y73"/>
       <c r="Z73" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="AA73" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74"/>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74" t="s">
         <v>28</v>
       </c>
       <c r="D74" t="s">
         <v>29</v>
       </c>
       <c r="E74">
         <v>2013</v>
       </c>
       <c r="F74" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G74" t="s">
         <v>31</v>
       </c>
       <c r="H74" t="s">
         <v>32</v>
       </c>
       <c r="I74" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="J74" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="K74" t="s">
+        <v>253</v>
+      </c>
+      <c r="L74" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="M74" t="s">
         <v>36</v>
       </c>
       <c r="N74" t="s">
         <v>37</v>
       </c>
       <c r="O74">
         <v>218</v>
       </c>
       <c r="P74">
         <v>6.05</v>
       </c>
       <c r="Q74">
         <v>4.67</v>
       </c>
       <c r="R74">
         <v>7.83</v>
       </c>
       <c r="S74">
         <v>2.7</v>
       </c>
       <c r="T74">
         <v>7.17</v>
       </c>
       <c r="U74">
         <v>12.7</v>
       </c>
       <c r="V74"/>
       <c r="W74">
         <v>31.9</v>
       </c>
       <c r="X74" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="Y74"/>
       <c r="Z74" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="AA74" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75"/>
       <c r="B75" t="s">
         <v>27</v>
       </c>
       <c r="C75" t="s">
         <v>28</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="E75">
         <v>2013</v>
       </c>
       <c r="F75" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G75" t="s">
         <v>31</v>
       </c>
       <c r="H75" t="s">
         <v>32</v>
       </c>
       <c r="I75" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="J75" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="K75" t="s">
+        <v>253</v>
+      </c>
+      <c r="L75" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="M75" t="s">
         <v>41</v>
       </c>
       <c r="N75" t="s">
         <v>42</v>
       </c>
       <c r="O75">
         <v>218</v>
       </c>
       <c r="P75">
         <v>6.61</v>
       </c>
       <c r="Q75">
         <v>5.5</v>
       </c>
       <c r="R75">
         <v>7.94</v>
       </c>
       <c r="S75">
         <v>4.33</v>
       </c>
       <c r="T75">
         <v>6.75</v>
       </c>
       <c r="U75">
         <v>10.4</v>
       </c>
       <c r="V75"/>
       <c r="W75">
         <v>19.6</v>
       </c>
       <c r="X75" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="Y75"/>
       <c r="Z75" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="AA75" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76"/>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76" t="s">
         <v>28</v>
       </c>
       <c r="D76" t="s">
         <v>29</v>
       </c>
       <c r="E76">
         <v>2013</v>
       </c>
       <c r="F76" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G76" t="s">
         <v>31</v>
       </c>
       <c r="H76" t="s">
         <v>32</v>
       </c>
       <c r="I76" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="J76" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="K76" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="L76" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M76" t="s">
         <v>36</v>
       </c>
       <c r="N76" t="s">
         <v>37</v>
       </c>
       <c r="O76">
         <v>218</v>
       </c>
       <c r="P76">
         <v>1.89</v>
       </c>
       <c r="Q76">
         <v>1.38</v>
       </c>
       <c r="R76">
         <v>2.59</v>
       </c>
       <c r="S76">
         <v>0.857</v>
       </c>
       <c r="T76">
         <v>2.28</v>
       </c>
       <c r="U76">
         <v>5.21</v>
       </c>
       <c r="V76"/>
       <c r="W76">
         <v>13.3</v>
       </c>
       <c r="X76" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="Y76"/>
       <c r="Z76" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="AA76" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77"/>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77" t="s">
         <v>28</v>
       </c>
       <c r="D77" t="s">
         <v>29</v>
       </c>
       <c r="E77">
         <v>2013</v>
       </c>
       <c r="F77" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G77" t="s">
         <v>31</v>
       </c>
       <c r="H77" t="s">
         <v>32</v>
       </c>
       <c r="I77" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="J77" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="K77" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="L77" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M77" t="s">
         <v>41</v>
       </c>
       <c r="N77" t="s">
         <v>42</v>
       </c>
       <c r="O77">
         <v>218</v>
       </c>
       <c r="P77">
         <v>2.07</v>
       </c>
       <c r="Q77">
         <v>1.63</v>
       </c>
       <c r="R77">
         <v>2.62</v>
       </c>
       <c r="S77">
         <v>0.936</v>
       </c>
       <c r="T77">
         <v>2.16</v>
       </c>
       <c r="U77">
         <v>4.24</v>
       </c>
       <c r="V77"/>
       <c r="W77">
         <v>12.9</v>
       </c>
       <c r="X77" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="Y77"/>
       <c r="Z77" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="AA77" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78"/>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78" t="s">
         <v>28</v>
       </c>
       <c r="D78" t="s">
         <v>29</v>
       </c>
       <c r="E78">
         <v>2013</v>
       </c>
       <c r="F78" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G78" t="s">
         <v>31</v>
       </c>
       <c r="H78" t="s">
         <v>32</v>
       </c>
       <c r="I78" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="J78" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="K78" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="L78" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M78" t="s">
         <v>36</v>
       </c>
       <c r="N78" t="s">
         <v>37</v>
       </c>
       <c r="O78">
         <v>218</v>
       </c>
       <c r="P78">
         <v>4.49</v>
       </c>
       <c r="Q78">
         <v>3.43</v>
       </c>
       <c r="R78">
         <v>5.87</v>
       </c>
       <c r="S78">
         <v>2.37</v>
       </c>
       <c r="T78">
         <v>4.87</v>
       </c>
       <c r="U78">
         <v>8.27</v>
       </c>
       <c r="V78"/>
       <c r="W78">
         <v>35.0</v>
       </c>
       <c r="X78" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="Y78"/>
       <c r="Z78" t="s">
         <v>48</v>
       </c>
       <c r="AA78" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79"/>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79" t="s">
         <v>28</v>
       </c>
       <c r="D79" t="s">
         <v>29</v>
       </c>
       <c r="E79">
         <v>2013</v>
       </c>
       <c r="F79" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G79" t="s">
         <v>31</v>
       </c>
       <c r="H79" t="s">
         <v>32</v>
       </c>
       <c r="I79" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="J79" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="K79" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="L79" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="M79" t="s">
         <v>41</v>
       </c>
       <c r="N79" t="s">
         <v>42</v>
       </c>
       <c r="O79">
         <v>218</v>
       </c>
       <c r="P79">
         <v>4.91</v>
       </c>
       <c r="Q79">
         <v>4.02</v>
       </c>
       <c r="R79">
         <v>6.0</v>
       </c>
       <c r="S79">
         <v>3.0</v>
       </c>
       <c r="T79">
         <v>4.96</v>
       </c>
       <c r="U79">
         <v>7.06</v>
       </c>
       <c r="V79"/>
       <c r="W79">
         <v>21.5</v>
       </c>
       <c r="X79" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="Y79"/>
       <c r="Z79" t="s">
         <v>48</v>
       </c>
       <c r="AA79" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80"/>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80" t="s">
         <v>28</v>
       </c>
       <c r="D80" t="s">
         <v>29</v>
       </c>
       <c r="E80">
         <v>2013</v>
       </c>
       <c r="F80" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G80" t="s">
         <v>31</v>
       </c>
       <c r="H80" t="s">
         <v>32</v>
       </c>
       <c r="I80" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="J80" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="K80" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="L80" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="M80" t="s">
         <v>36</v>
       </c>
       <c r="N80" t="s">
         <v>37</v>
       </c>
       <c r="O80">
         <v>218</v>
       </c>
       <c r="P80">
         <v>52.6</v>
       </c>
       <c r="Q80">
         <v>38.5</v>
       </c>
       <c r="R80">
         <v>72.0</v>
       </c>
       <c r="S80">
         <v>20.7</v>
       </c>
       <c r="T80">
         <v>43.0</v>
       </c>
       <c r="U80">
         <v>118</v>
       </c>
       <c r="V80"/>
       <c r="W80">
         <v>930</v>
       </c>
       <c r="X80" t="s">
         <v>78</v>
       </c>
       <c r="Y80"/>
       <c r="Z80" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="AA80" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81"/>
       <c r="B81" t="s">
         <v>27</v>
       </c>
       <c r="C81" t="s">
         <v>28</v>
       </c>
       <c r="D81" t="s">
         <v>29</v>
       </c>
       <c r="E81">
         <v>2013</v>
       </c>
       <c r="F81" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G81" t="s">
         <v>31</v>
       </c>
       <c r="H81" t="s">
         <v>32</v>
       </c>
       <c r="I81" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="J81" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="K81" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="L81" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="M81" t="s">
         <v>41</v>
       </c>
       <c r="N81" t="s">
         <v>42</v>
       </c>
       <c r="O81">
         <v>218</v>
       </c>
       <c r="P81">
         <v>57.5</v>
       </c>
       <c r="Q81">
         <v>44.3</v>
       </c>
       <c r="R81">
         <v>74.6</v>
       </c>
       <c r="S81">
         <v>23.9</v>
       </c>
       <c r="T81">
         <v>46.2</v>
       </c>
       <c r="U81">
         <v>120</v>
       </c>
       <c r="V81"/>
       <c r="W81">
         <v>534</v>
       </c>
       <c r="X81" t="s">
         <v>78</v>
       </c>
       <c r="Y81"/>
       <c r="Z81" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="AA81" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82"/>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82" t="s">
         <v>28</v>
       </c>
       <c r="D82" t="s">
         <v>29</v>
       </c>
       <c r="E82">
         <v>2013</v>
       </c>
       <c r="F82" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G82" t="s">
         <v>31</v>
       </c>
       <c r="H82" t="s">
         <v>32</v>
       </c>
       <c r="I82" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="J82" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="K82" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="L82" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="M82" t="s">
         <v>36</v>
       </c>
       <c r="N82" t="s">
         <v>37</v>
       </c>
       <c r="O82">
         <v>218</v>
       </c>
       <c r="P82">
         <v>6.88</v>
       </c>
       <c r="Q82">
         <v>5.7</v>
       </c>
       <c r="R82">
         <v>8.32</v>
       </c>
       <c r="S82">
         <v>3.84</v>
       </c>
       <c r="T82">
         <v>6.35</v>
       </c>
       <c r="U82">
         <v>12.2</v>
       </c>
       <c r="V82"/>
       <c r="W82">
         <v>25.4</v>
       </c>
       <c r="X82" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="Y82"/>
       <c r="Z82" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="AA82" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83"/>
       <c r="B83" t="s">
         <v>27</v>
       </c>
       <c r="C83" t="s">
         <v>28</v>
       </c>
       <c r="D83" t="s">
         <v>29</v>
       </c>
       <c r="E83">
         <v>2013</v>
       </c>
       <c r="F83" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G83" t="s">
         <v>31</v>
       </c>
       <c r="H83" t="s">
         <v>32</v>
       </c>
       <c r="I83" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="J83" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="K83" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="L83" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="M83" t="s">
         <v>41</v>
       </c>
       <c r="N83" t="s">
         <v>42</v>
       </c>
       <c r="O83">
         <v>218</v>
       </c>
       <c r="P83">
         <v>7.52</v>
       </c>
       <c r="Q83">
         <v>6.5</v>
       </c>
       <c r="R83">
         <v>8.72</v>
       </c>
       <c r="S83">
         <v>4.91</v>
       </c>
       <c r="T83">
         <v>7.22</v>
       </c>
       <c r="U83">
         <v>11.5</v>
       </c>
       <c r="V83"/>
       <c r="W83">
         <v>27.5</v>
       </c>
       <c r="X83" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="Y83"/>
       <c r="Z83" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="AA83" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84"/>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84" t="s">
         <v>28</v>
       </c>
       <c r="D84" t="s">
         <v>29</v>
       </c>
       <c r="E84">
         <v>2013</v>
       </c>
       <c r="F84" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G84" t="s">
         <v>31</v>
       </c>
       <c r="H84" t="s">
         <v>32</v>
       </c>
       <c r="I84" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="J84" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="K84" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="L84" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="M84" t="s">
         <v>36</v>
       </c>
       <c r="N84" t="s">
         <v>37</v>
       </c>
       <c r="O84">
         <v>218</v>
       </c>
       <c r="P84">
         <v>13.8</v>
       </c>
       <c r="Q84">
         <v>11.0</v>
       </c>
       <c r="R84">
         <v>17.4</v>
       </c>
       <c r="S84">
         <v>7.75</v>
       </c>
       <c r="T84">
         <v>15.7</v>
       </c>
       <c r="U84">
         <v>25.4</v>
       </c>
       <c r="V84"/>
       <c r="W84">
         <v>69.9</v>
       </c>
       <c r="X84" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="Y84"/>
       <c r="Z84" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="AA84" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85"/>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85" t="s">
         <v>28</v>
       </c>
       <c r="D85" t="s">
         <v>29</v>
       </c>
       <c r="E85">
         <v>2013</v>
       </c>
       <c r="F85" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="G85" t="s">
         <v>31</v>
       </c>
       <c r="H85" t="s">
         <v>32</v>
       </c>
       <c r="I85" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="J85" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="K85" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="L85" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="M85" t="s">
         <v>41</v>
       </c>
       <c r="N85" t="s">
         <v>42</v>
       </c>
       <c r="O85">
         <v>218</v>
       </c>
       <c r="P85">
         <v>15.1</v>
       </c>
       <c r="Q85">
         <v>12.9</v>
       </c>
       <c r="R85">
         <v>17.7</v>
       </c>
       <c r="S85">
         <v>8.67</v>
       </c>
       <c r="T85">
         <v>15.4</v>
       </c>
       <c r="U85">
         <v>22.5</v>
       </c>
       <c r="V85"/>
       <c r="W85">
         <v>51.8</v>
       </c>
       <c r="X85" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="Y85"/>
       <c r="Z85" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="AA85" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86"/>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86" t="s">
         <v>28</v>
       </c>
       <c r="D86" t="s">
         <v>29</v>
       </c>
       <c r="E86">
         <v>2013</v>
       </c>
       <c r="F86" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G86" t="s">
         <v>31</v>
       </c>
       <c r="H86" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I86" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="J86" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="K86" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="L86" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="M86" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N86" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O86">
         <v>217</v>
       </c>
       <c r="P86" t="s">
         <v>51</v>
       </c>
       <c r="Q86" t="s">
         <v>51</v>
       </c>
       <c r="R86" t="s">
         <v>51</v>
       </c>
       <c r="S86"/>
       <c r="T86"/>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86"/>
       <c r="X86" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="Y86"/>
       <c r="Z86" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="AA86" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87"/>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87" t="s">
         <v>28</v>
       </c>
       <c r="D87" t="s">
         <v>29</v>
       </c>
       <c r="E87">
         <v>2013</v>
       </c>
       <c r="F87" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G87" t="s">
         <v>31</v>
       </c>
       <c r="H87" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I87" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="J87" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="K87" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="L87" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="M87" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N87" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O87">
         <v>217</v>
       </c>
       <c r="P87" t="s">
         <v>51</v>
       </c>
       <c r="Q87" t="s">
         <v>51</v>
       </c>
       <c r="R87" t="s">
         <v>51</v>
       </c>
       <c r="S87"/>
       <c r="T87"/>
       <c r="U87">
         <v>2.61</v>
       </c>
       <c r="V87"/>
       <c r="W87">
         <v>5.04</v>
       </c>
       <c r="X87" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="Y87"/>
       <c r="Z87" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA87" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88"/>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88" t="s">
         <v>28</v>
       </c>
       <c r="D88" t="s">
         <v>29</v>
       </c>
       <c r="E88">
         <v>2013</v>
       </c>
       <c r="F88" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G88" t="s">
         <v>31</v>
       </c>
       <c r="H88" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I88" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="J88" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="K88" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="L88" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="M88" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N88" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O88">
         <v>217</v>
       </c>
       <c r="P88">
         <v>20.8</v>
       </c>
       <c r="Q88">
         <v>17.2</v>
       </c>
       <c r="R88">
         <v>25.2</v>
       </c>
       <c r="S88">
         <v>9.64</v>
       </c>
       <c r="T88">
         <v>22.0</v>
       </c>
       <c r="U88">
         <v>42.8</v>
       </c>
       <c r="V88"/>
       <c r="W88">
         <v>108</v>
       </c>
       <c r="X88" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="Y88"/>
       <c r="Z88" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="AA88" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89"/>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89" t="s">
         <v>28</v>
       </c>
       <c r="D89" t="s">
         <v>29</v>
       </c>
       <c r="E89">
         <v>2013</v>
       </c>
       <c r="F89" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G89" t="s">
         <v>31</v>
       </c>
       <c r="H89" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I89" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="J89" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="K89" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="L89" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="M89" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N89" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O89">
         <v>217</v>
       </c>
       <c r="P89" t="s">
         <v>51</v>
       </c>
       <c r="Q89" t="s">
         <v>51</v>
       </c>
       <c r="R89" t="s">
         <v>51</v>
       </c>
       <c r="S89"/>
       <c r="T89"/>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="Y89"/>
       <c r="Z89" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA89" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90"/>
       <c r="B90" t="s">
         <v>27</v>
       </c>
       <c r="C90" t="s">
         <v>28</v>
       </c>
       <c r="D90" t="s">
         <v>29</v>
       </c>
       <c r="E90">
         <v>2013</v>
       </c>
       <c r="F90" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G90" t="s">
         <v>31</v>
       </c>
       <c r="H90" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I90" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="J90" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="K90" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="L90" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="M90" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N90" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O90">
         <v>217</v>
       </c>
       <c r="P90" t="s">
         <v>51</v>
       </c>
       <c r="Q90" t="s">
         <v>51</v>
       </c>
       <c r="R90" t="s">
         <v>51</v>
       </c>
       <c r="S90"/>
       <c r="T90"/>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90">
         <v>1.94</v>
       </c>
       <c r="X90" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="Y90"/>
       <c r="Z90" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA90" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91"/>
       <c r="B91" t="s">
         <v>27</v>
       </c>
       <c r="C91" t="s">
         <v>28</v>
       </c>
       <c r="D91" t="s">
         <v>29</v>
       </c>
       <c r="E91">
         <v>2013</v>
       </c>
       <c r="F91" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G91" t="s">
         <v>31</v>
       </c>
       <c r="H91" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I91" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="J91" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="K91" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="L91" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="M91" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N91" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O91">
         <v>217</v>
       </c>
       <c r="P91">
         <v>4.35</v>
       </c>
       <c r="Q91">
         <v>3.57</v>
       </c>
       <c r="R91">
         <v>5.3</v>
       </c>
       <c r="S91">
         <v>2.06</v>
       </c>
       <c r="T91">
         <v>3.97</v>
       </c>
       <c r="U91">
         <v>9.65</v>
       </c>
       <c r="V91"/>
       <c r="W91">
         <v>22.6</v>
       </c>
       <c r="X91" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="Y91"/>
       <c r="Z91" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="AA91" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92"/>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92" t="s">
         <v>28</v>
       </c>
       <c r="D92" t="s">
         <v>29</v>
       </c>
       <c r="E92">
         <v>2013</v>
       </c>
       <c r="F92" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G92" t="s">
         <v>31</v>
       </c>
       <c r="H92" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I92" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="J92" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="K92" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="L92" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="M92" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N92" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O92">
         <v>217</v>
       </c>
       <c r="P92">
         <v>4.21</v>
       </c>
       <c r="Q92">
         <v>3.44</v>
       </c>
       <c r="R92">
         <v>5.14</v>
       </c>
       <c r="S92">
         <v>1.67</v>
       </c>
       <c r="T92">
         <v>4.18</v>
       </c>
       <c r="U92">
         <v>9.14</v>
       </c>
       <c r="V92"/>
       <c r="W92">
         <v>23.6</v>
       </c>
       <c r="X92" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="Y92"/>
       <c r="Z92" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA92" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93"/>
       <c r="B93" t="s">
         <v>27</v>
       </c>
       <c r="C93" t="s">
         <v>28</v>
       </c>
       <c r="D93" t="s">
         <v>29</v>
       </c>
       <c r="E93">
         <v>2013</v>
       </c>
       <c r="F93" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G93" t="s">
         <v>31</v>
       </c>
       <c r="H93" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I93" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="J93" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="K93" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="L93" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="M93" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N93" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O93">
         <v>217</v>
       </c>
       <c r="P93">
         <v>11.3</v>
       </c>
       <c r="Q93">
         <v>9.29</v>
       </c>
       <c r="R93">
         <v>13.7</v>
       </c>
       <c r="S93">
         <v>6.43</v>
       </c>
       <c r="T93">
         <v>10.0</v>
       </c>
       <c r="U93">
         <v>16.8</v>
       </c>
       <c r="V93"/>
       <c r="W93">
         <v>83.0</v>
       </c>
       <c r="X93" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="Y93"/>
       <c r="Z93" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA93" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94"/>
       <c r="B94" t="s">
         <v>27</v>
       </c>
       <c r="C94" t="s">
         <v>28</v>
       </c>
       <c r="D94" t="s">
         <v>29</v>
       </c>
       <c r="E94">
         <v>2013</v>
       </c>
       <c r="F94" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G94" t="s">
         <v>31</v>
       </c>
       <c r="H94" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I94" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="J94" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="K94" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="L94" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="M94" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N94" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O94">
         <v>217</v>
       </c>
       <c r="P94" t="s">
         <v>51</v>
       </c>
       <c r="Q94" t="s">
         <v>51</v>
       </c>
       <c r="R94" t="s">
         <v>51</v>
       </c>
       <c r="S94"/>
       <c r="T94"/>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="Y94"/>
       <c r="Z94" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA94" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95"/>
       <c r="B95" t="s">
         <v>27</v>
       </c>
       <c r="C95" t="s">
         <v>28</v>
       </c>
       <c r="D95" t="s">
         <v>29</v>
       </c>
       <c r="E95">
         <v>2013</v>
       </c>
       <c r="F95" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G95" t="s">
         <v>31</v>
       </c>
       <c r="H95" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I95" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="J95" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="K95" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="L95" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="M95" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N95" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O95">
         <v>217</v>
       </c>
       <c r="P95" t="s">
         <v>51</v>
       </c>
       <c r="Q95" t="s">
         <v>51</v>
       </c>
       <c r="R95" t="s">
         <v>51</v>
       </c>
       <c r="S95"/>
       <c r="T95"/>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="Y95"/>
       <c r="Z95" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA95" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96"/>
       <c r="B96" t="s">
         <v>27</v>
       </c>
       <c r="C96" t="s">
         <v>28</v>
       </c>
       <c r="D96" t="s">
         <v>29</v>
       </c>
       <c r="E96">
         <v>2013</v>
       </c>
       <c r="F96" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G96" t="s">
         <v>31</v>
       </c>
       <c r="H96" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I96" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="J96" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="K96" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="L96" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="M96" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N96" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O96">
         <v>217</v>
       </c>
       <c r="P96" t="s">
         <v>51</v>
       </c>
       <c r="Q96" t="s">
         <v>51</v>
       </c>
       <c r="R96" t="s">
         <v>51</v>
       </c>
       <c r="S96"/>
       <c r="T96"/>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="Y96"/>
       <c r="Z96" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA96" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97"/>
       <c r="B97" t="s">
         <v>27</v>
       </c>
       <c r="C97" t="s">
         <v>28</v>
       </c>
       <c r="D97" t="s">
         <v>29</v>
       </c>
       <c r="E97">
         <v>2013</v>
       </c>
       <c r="F97" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G97" t="s">
         <v>31</v>
       </c>
       <c r="H97" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I97" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="J97" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="K97" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="L97" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="M97" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N97" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O97">
         <v>217</v>
       </c>
       <c r="P97" t="s">
         <v>51</v>
       </c>
       <c r="Q97" t="s">
         <v>51</v>
       </c>
       <c r="R97" t="s">
         <v>51</v>
       </c>
       <c r="S97"/>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97">
         <v>3.53</v>
       </c>
       <c r="X97" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="Y97"/>
       <c r="Z97" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA97" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98"/>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98" t="s">
         <v>28</v>
       </c>
       <c r="D98" t="s">
         <v>29</v>
       </c>
       <c r="E98">
         <v>2013</v>
       </c>
       <c r="F98" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G98" t="s">
         <v>31</v>
       </c>
       <c r="H98" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I98" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="J98" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="K98" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="L98" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="M98" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N98" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O98">
         <v>217</v>
       </c>
       <c r="P98" t="s">
         <v>51</v>
       </c>
       <c r="Q98" t="s">
         <v>51</v>
       </c>
       <c r="R98" t="s">
         <v>51</v>
       </c>
       <c r="S98"/>
       <c r="T98"/>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="Y98"/>
       <c r="Z98" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA98" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99"/>
       <c r="B99" t="s">
         <v>27</v>
       </c>
       <c r="C99" t="s">
         <v>28</v>
       </c>
       <c r="D99" t="s">
         <v>29</v>
       </c>
       <c r="E99">
         <v>2013</v>
       </c>
       <c r="F99" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G99" t="s">
         <v>31</v>
       </c>
       <c r="H99" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I99" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="J99" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="K99" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="L99" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="M99" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N99" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O99">
         <v>217</v>
       </c>
       <c r="P99" t="s">
         <v>51</v>
       </c>
       <c r="Q99" t="s">
         <v>51</v>
       </c>
       <c r="R99" t="s">
         <v>51</v>
       </c>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="Y99"/>
       <c r="Z99" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA99" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100"/>
       <c r="B100" t="s">
         <v>27</v>
       </c>
       <c r="C100" t="s">
         <v>28</v>
       </c>
       <c r="D100" t="s">
         <v>29</v>
       </c>
       <c r="E100">
         <v>2013</v>
       </c>
       <c r="F100" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G100" t="s">
         <v>31</v>
       </c>
       <c r="H100" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I100" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="J100" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="K100" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="L100" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="M100" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N100" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O100">
         <v>217</v>
       </c>
       <c r="P100" t="s">
         <v>51</v>
       </c>
       <c r="Q100" t="s">
         <v>51</v>
       </c>
       <c r="R100" t="s">
         <v>51</v>
       </c>
       <c r="S100"/>
       <c r="T100"/>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="Y100"/>
       <c r="Z100" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA100" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101"/>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101" t="s">
         <v>28</v>
       </c>
       <c r="D101" t="s">
         <v>29</v>
       </c>
       <c r="E101">
         <v>2013</v>
       </c>
       <c r="F101" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G101" t="s">
         <v>31</v>
       </c>
       <c r="H101" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I101" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="J101" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="K101" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="L101" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="M101" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N101" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O101">
         <v>217</v>
       </c>
       <c r="P101" t="s">
         <v>51</v>
       </c>
       <c r="Q101" t="s">
         <v>51</v>
       </c>
       <c r="R101" t="s">
         <v>51</v>
       </c>
       <c r="S101"/>
       <c r="T101"/>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101"/>
       <c r="X101" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="Y101"/>
       <c r="Z101" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="AA101" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102"/>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102" t="s">
         <v>28</v>
       </c>
       <c r="D102" t="s">
         <v>29</v>
       </c>
       <c r="E102">
         <v>2013</v>
       </c>
       <c r="F102" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G102" t="s">
         <v>31</v>
       </c>
       <c r="H102" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I102" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="J102" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="K102" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="L102" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="M102" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N102" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O102">
         <v>217</v>
       </c>
       <c r="P102" t="s">
         <v>51</v>
       </c>
       <c r="Q102" t="s">
         <v>51</v>
       </c>
       <c r="R102" t="s">
         <v>51</v>
       </c>
       <c r="S102"/>
       <c r="T102"/>
       <c r="U102"/>
       <c r="V102"/>
       <c r="W102"/>
       <c r="X102" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="Y102"/>
       <c r="Z102" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="AA102" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103"/>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103" t="s">
         <v>28</v>
       </c>
       <c r="D103" t="s">
         <v>29</v>
       </c>
       <c r="E103">
         <v>2013</v>
       </c>
       <c r="F103" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G103" t="s">
         <v>31</v>
       </c>
       <c r="H103" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I103" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="J103" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="K103" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="L103" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="M103" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N103" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O103">
         <v>217</v>
       </c>
       <c r="P103" t="s">
         <v>51</v>
       </c>
       <c r="Q103" t="s">
         <v>51</v>
       </c>
       <c r="R103" t="s">
         <v>51</v>
       </c>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103"/>
       <c r="X103" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="Y103"/>
       <c r="Z103" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="AA103" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104"/>
       <c r="B104" t="s">
         <v>27</v>
       </c>
       <c r="C104" t="s">
         <v>28</v>
       </c>
       <c r="D104" t="s">
         <v>29</v>
       </c>
       <c r="E104">
         <v>2013</v>
       </c>
       <c r="F104" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G104" t="s">
         <v>31</v>
       </c>
       <c r="H104" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I104" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="J104" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="K104" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="L104" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="M104" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N104" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O104">
         <v>190</v>
       </c>
       <c r="P104" t="s">
         <v>51</v>
       </c>
       <c r="Q104" t="s">
         <v>51</v>
       </c>
       <c r="R104" t="s">
         <v>51</v>
       </c>
       <c r="S104"/>
       <c r="T104"/>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104"/>
       <c r="X104" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="Y104"/>
       <c r="Z104" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="AA104" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105"/>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105" t="s">
         <v>28</v>
       </c>
       <c r="D105" t="s">
         <v>29</v>
       </c>
       <c r="E105">
         <v>2013</v>
       </c>
       <c r="F105" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G105" t="s">
         <v>31</v>
       </c>
       <c r="H105" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I105" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="J105" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="K105" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="L105" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="M105" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N105" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O105">
         <v>217</v>
       </c>
       <c r="P105" t="s">
         <v>51</v>
       </c>
       <c r="Q105" t="s">
         <v>51</v>
       </c>
       <c r="R105" t="s">
         <v>51</v>
       </c>
       <c r="S105"/>
       <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
       <c r="W105">
         <v>1.94</v>
       </c>
       <c r="X105" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="Y105"/>
       <c r="Z105" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA105" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106"/>
       <c r="B106" t="s">
         <v>27</v>
       </c>
       <c r="C106" t="s">
         <v>28</v>
       </c>
       <c r="D106" t="s">
         <v>29</v>
       </c>
       <c r="E106">
         <v>2013</v>
       </c>
       <c r="F106" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G106" t="s">
         <v>31</v>
       </c>
       <c r="H106" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I106" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="J106" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="K106" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="L106" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="M106" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N106" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O106">
         <v>217</v>
       </c>
       <c r="P106" t="s">
         <v>51</v>
       </c>
       <c r="Q106" t="s">
         <v>51</v>
       </c>
       <c r="R106" t="s">
         <v>51</v>
       </c>
       <c r="S106"/>
       <c r="T106"/>
       <c r="U106">
         <v>4.27</v>
       </c>
       <c r="V106"/>
       <c r="W106">
         <v>11.6</v>
       </c>
       <c r="X106" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="Y106"/>
       <c r="Z106" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA106" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107"/>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107" t="s">
         <v>28</v>
       </c>
       <c r="D107" t="s">
         <v>29</v>
       </c>
       <c r="E107">
         <v>2013</v>
       </c>
       <c r="F107" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G107" t="s">
         <v>31</v>
       </c>
       <c r="H107" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I107" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="J107" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="K107" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="L107" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="M107" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N107" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O107">
         <v>217</v>
       </c>
       <c r="P107" t="s">
         <v>51</v>
       </c>
       <c r="Q107" t="s">
         <v>51</v>
       </c>
       <c r="R107" t="s">
         <v>51</v>
       </c>
       <c r="S107"/>
       <c r="T107">
         <v>1.61</v>
       </c>
       <c r="U107">
         <v>3.1</v>
       </c>
       <c r="V107"/>
       <c r="W107">
         <v>8.05</v>
       </c>
       <c r="X107" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="Y107"/>
       <c r="Z107" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA107" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108"/>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108" t="s">
         <v>28</v>
       </c>
       <c r="D108" t="s">
         <v>29</v>
       </c>
       <c r="E108">
         <v>2013</v>
       </c>
       <c r="F108" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G108" t="s">
         <v>31</v>
       </c>
       <c r="H108" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I108" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="J108" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="K108" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="L108" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="M108" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N108" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O108">
         <v>217</v>
       </c>
       <c r="P108" t="s">
         <v>51</v>
       </c>
       <c r="Q108" t="s">
         <v>51</v>
       </c>
       <c r="R108" t="s">
         <v>51</v>
       </c>
       <c r="S108"/>
       <c r="T108"/>
       <c r="U108"/>
       <c r="V108"/>
       <c r="W108"/>
       <c r="X108" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="Y108"/>
       <c r="Z108" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA108" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109"/>
       <c r="B109" t="s">
         <v>27</v>
       </c>
       <c r="C109" t="s">
         <v>28</v>
       </c>
       <c r="D109" t="s">
         <v>29</v>
       </c>
       <c r="E109">
         <v>2013</v>
       </c>
       <c r="F109" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G109" t="s">
         <v>31</v>
       </c>
       <c r="H109" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I109" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="J109" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="K109" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="L109" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="M109" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N109" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O109">
         <v>217</v>
       </c>
       <c r="P109" t="s">
         <v>51</v>
       </c>
       <c r="Q109" t="s">
         <v>51</v>
       </c>
       <c r="R109" t="s">
         <v>51</v>
       </c>
       <c r="S109"/>
       <c r="T109"/>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109">
         <v>3.47</v>
       </c>
       <c r="X109" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="Y109"/>
       <c r="Z109" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA109" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110"/>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110" t="s">
         <v>28</v>
       </c>
       <c r="D110" t="s">
         <v>29</v>
       </c>
       <c r="E110">
         <v>2013</v>
       </c>
       <c r="F110" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G110" t="s">
         <v>31</v>
       </c>
       <c r="H110" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I110" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="J110" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="K110" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="L110" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="M110" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N110" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O110">
         <v>217</v>
       </c>
       <c r="P110">
         <v>2.85</v>
       </c>
       <c r="Q110">
         <v>2.34</v>
       </c>
       <c r="R110">
         <v>3.46</v>
       </c>
       <c r="S110">
         <v>1.29</v>
       </c>
       <c r="T110">
         <v>2.52</v>
       </c>
       <c r="U110">
         <v>4.78</v>
       </c>
       <c r="V110"/>
       <c r="W110">
         <v>13.4</v>
       </c>
       <c r="X110" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="Y110"/>
       <c r="Z110" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA110" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111"/>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111" t="s">
         <v>28</v>
       </c>
       <c r="D111" t="s">
         <v>29</v>
       </c>
       <c r="E111">
         <v>2013</v>
       </c>
       <c r="F111" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G111" t="s">
         <v>31</v>
       </c>
       <c r="H111" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I111" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="J111" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="K111" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="L111" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="M111" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N111" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O111">
         <v>217</v>
       </c>
       <c r="P111">
         <v>5.11</v>
       </c>
       <c r="Q111">
         <v>4.08</v>
       </c>
       <c r="R111">
         <v>6.39</v>
       </c>
       <c r="S111">
         <v>2.32</v>
       </c>
       <c r="T111">
         <v>4.32</v>
       </c>
       <c r="U111">
         <v>10.6</v>
       </c>
       <c r="V111"/>
       <c r="W111">
         <v>25.6</v>
       </c>
       <c r="X111" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="Y111"/>
       <c r="Z111" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA111" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112"/>
       <c r="B112" t="s">
         <v>27</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
       <c r="D112" t="s">
         <v>29</v>
       </c>
       <c r="E112">
         <v>2013</v>
       </c>
       <c r="F112" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G112" t="s">
         <v>31</v>
       </c>
       <c r="H112" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I112" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="J112" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="K112" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="L112" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="M112" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N112" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O112">
         <v>217</v>
       </c>
       <c r="P112">
         <v>10.1</v>
       </c>
       <c r="Q112">
         <v>7.88</v>
       </c>
       <c r="R112">
         <v>12.8</v>
       </c>
       <c r="S112">
         <v>4.0</v>
       </c>
       <c r="T112">
         <v>9.18</v>
       </c>
       <c r="U112">
         <v>26.2</v>
       </c>
       <c r="V112"/>
       <c r="W112">
         <v>56.5</v>
       </c>
       <c r="X112" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="Y112"/>
       <c r="Z112" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA112" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113"/>
       <c r="B113" t="s">
         <v>27</v>
       </c>
       <c r="C113" t="s">
         <v>28</v>
       </c>
       <c r="D113" t="s">
         <v>29</v>
       </c>
       <c r="E113">
         <v>2013</v>
       </c>
       <c r="F113" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G113" t="s">
         <v>31</v>
       </c>
       <c r="H113" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I113" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="J113" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="K113" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="L113" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="M113" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N113" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O113">
         <v>217</v>
       </c>
       <c r="P113" t="s">
         <v>51</v>
       </c>
       <c r="Q113" t="s">
         <v>51</v>
       </c>
       <c r="R113" t="s">
         <v>51</v>
       </c>
       <c r="S113"/>
       <c r="T113">
         <v>1.53</v>
       </c>
       <c r="U113">
         <v>3.45</v>
       </c>
       <c r="V113"/>
       <c r="W113">
         <v>7.94</v>
       </c>
       <c r="X113" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="Y113"/>
       <c r="Z113" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA113" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114"/>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114" t="s">
         <v>28</v>
       </c>
       <c r="D114" t="s">
         <v>29</v>
       </c>
       <c r="E114">
         <v>2013</v>
       </c>
       <c r="F114" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G114" t="s">
         <v>31</v>
       </c>
       <c r="H114" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I114" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="J114" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="K114" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="L114" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="M114" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N114" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O114">
         <v>217</v>
       </c>
       <c r="P114">
         <v>3.49</v>
       </c>
       <c r="Q114">
         <v>2.82</v>
       </c>
       <c r="R114">
         <v>4.32</v>
       </c>
       <c r="S114"/>
       <c r="T114">
         <v>3.5</v>
       </c>
       <c r="U114">
         <v>8.88</v>
       </c>
       <c r="V114"/>
       <c r="W114">
         <v>16.1</v>
       </c>
       <c r="X114" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="Y114"/>
       <c r="Z114" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA114" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115"/>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115" t="s">
         <v>28</v>
       </c>
       <c r="D115" t="s">
         <v>29</v>
       </c>
       <c r="E115">
         <v>2013</v>
       </c>
       <c r="F115" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G115" t="s">
         <v>31</v>
       </c>
       <c r="H115" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I115" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="J115" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="K115" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="L115" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="M115" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N115" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O115">
         <v>217</v>
       </c>
       <c r="P115">
         <v>9.42</v>
       </c>
       <c r="Q115">
         <v>7.26</v>
       </c>
       <c r="R115">
         <v>12.2</v>
       </c>
       <c r="S115">
         <v>3.07</v>
       </c>
       <c r="T115">
         <v>9.4</v>
       </c>
       <c r="U115">
         <v>29.3</v>
       </c>
       <c r="V115"/>
       <c r="W115">
         <v>54.0</v>
       </c>
       <c r="X115" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="Y115"/>
       <c r="Z115" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA115" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116"/>
       <c r="B116" t="s">
         <v>27</v>
       </c>
       <c r="C116" t="s">
         <v>28</v>
       </c>
       <c r="D116" t="s">
         <v>29</v>
       </c>
       <c r="E116">
         <v>2013</v>
       </c>
       <c r="F116" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G116" t="s">
         <v>31</v>
       </c>
       <c r="H116" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I116" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="J116" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="K116" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="L116" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="M116" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N116" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O116">
         <v>217</v>
       </c>
       <c r="P116" t="s">
         <v>51</v>
       </c>
       <c r="Q116" t="s">
         <v>51</v>
       </c>
       <c r="R116" t="s">
         <v>51</v>
       </c>
       <c r="S116"/>
       <c r="T116"/>
       <c r="U116">
         <v>2.67</v>
       </c>
       <c r="V116"/>
       <c r="W116">
         <v>5.13</v>
       </c>
       <c r="X116" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="Y116"/>
       <c r="Z116" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA116" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117"/>
       <c r="B117" t="s">
         <v>27</v>
       </c>
       <c r="C117" t="s">
         <v>28</v>
       </c>
       <c r="D117" t="s">
         <v>29</v>
       </c>
       <c r="E117">
         <v>2013</v>
       </c>
       <c r="F117" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G117" t="s">
         <v>31</v>
       </c>
       <c r="H117" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I117" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="J117" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="K117" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="L117" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="M117" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N117" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O117">
         <v>217</v>
       </c>
       <c r="P117">
         <v>3.14</v>
       </c>
       <c r="Q117">
         <v>2.55</v>
       </c>
       <c r="R117">
         <v>3.88</v>
       </c>
       <c r="S117"/>
       <c r="T117">
         <v>2.96</v>
       </c>
       <c r="U117">
         <v>8.63</v>
       </c>
       <c r="V117"/>
       <c r="W117">
         <v>16.3</v>
       </c>
       <c r="X117" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="Y117"/>
       <c r="Z117" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA117" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118"/>
       <c r="B118" t="s">
         <v>27</v>
       </c>
       <c r="C118" t="s">
         <v>28</v>
       </c>
       <c r="D118" t="s">
         <v>29</v>
       </c>
       <c r="E118">
         <v>2013</v>
       </c>
       <c r="F118" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G118" t="s">
         <v>31</v>
       </c>
       <c r="H118" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I118" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="J118" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="K118" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="L118" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="M118" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N118" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O118">
         <v>217</v>
       </c>
       <c r="P118" t="s">
         <v>51</v>
       </c>
       <c r="Q118" t="s">
         <v>51</v>
       </c>
       <c r="R118" t="s">
         <v>51</v>
       </c>
       <c r="S118"/>
       <c r="T118">
         <v>2.08</v>
       </c>
       <c r="U118">
         <v>5.33</v>
       </c>
       <c r="V118"/>
       <c r="W118">
         <v>11.9</v>
       </c>
       <c r="X118" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="Y118"/>
       <c r="Z118" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA118" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119"/>
       <c r="B119" t="s">
         <v>27</v>
       </c>
       <c r="C119" t="s">
         <v>28</v>
       </c>
       <c r="D119" t="s">
         <v>29</v>
       </c>
       <c r="E119">
         <v>2013</v>
       </c>
       <c r="F119" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="G119" t="s">
         <v>31</v>
       </c>
       <c r="H119" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I119" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="J119" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="K119" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="L119" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="M119" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N119" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="O119">
         <v>217</v>
       </c>
       <c r="P119" t="s">
         <v>51</v>
       </c>
       <c r="Q119" t="s">
         <v>51</v>
       </c>
       <c r="R119" t="s">
         <v>51</v>
       </c>
       <c r="S119"/>
       <c r="T119">
         <v>2.33</v>
       </c>
       <c r="U119">
         <v>5.57</v>
       </c>
       <c r="V119"/>
       <c r="W119">
         <v>11.5</v>
       </c>
       <c r="X119" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="Y119"/>
       <c r="Z119" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AA119" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120"/>
       <c r="B120" t="s">
         <v>27</v>
       </c>
       <c r="C120" t="s">
         <v>28</v>
       </c>
       <c r="D120" t="s">
         <v>29</v>
       </c>
       <c r="E120">
         <v>2013</v>
       </c>
       <c r="F120" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G120" t="s">
         <v>31</v>
       </c>
       <c r="H120" t="s">
         <v>32</v>
       </c>
       <c r="I120" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="J120" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="K120" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="L120" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="M120" t="s">
         <v>36</v>
       </c>
       <c r="N120" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O120">
         <v>218</v>
       </c>
       <c r="P120" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="Q120">
         <v>873</v>
       </c>
       <c r="R120" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="S120">
         <v>569</v>
       </c>
       <c r="T120" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="U120" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="V120"/>
       <c r="W120" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="X120" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="Y120"/>
       <c r="Z120" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="AA120" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121"/>
       <c r="B121" t="s">
         <v>27</v>
       </c>
       <c r="C121" t="s">
         <v>28</v>
       </c>
       <c r="D121" t="s">
         <v>29</v>
       </c>
       <c r="E121">
         <v>2013</v>
       </c>
       <c r="F121" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G121" t="s">
         <v>31</v>
       </c>
       <c r="H121" t="s">
         <v>32</v>
       </c>
       <c r="I121" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="J121" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="K121" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="L121" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="M121" t="s">
         <v>41</v>
       </c>
       <c r="N121" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O121">
         <v>218</v>
       </c>
       <c r="P121" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="Q121">
         <v>983</v>
       </c>
       <c r="R121" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="S121">
         <v>567</v>
       </c>
       <c r="T121">
         <v>948</v>
       </c>
       <c r="U121" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="V121"/>
       <c r="W121" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="X121" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="Y121"/>
       <c r="Z121" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="AA121" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122"/>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122" t="s">
         <v>28</v>
       </c>
       <c r="D122" t="s">
         <v>29</v>
       </c>
       <c r="E122">
         <v>2013</v>
       </c>
       <c r="F122" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G122" t="s">
         <v>31</v>
       </c>
       <c r="H122" t="s">
         <v>32</v>
       </c>
       <c r="I122" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="J122" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="K122" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="L122" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="M122" t="s">
         <v>36</v>
       </c>
       <c r="N122" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O122">
         <v>218</v>
       </c>
       <c r="P122">
         <v>104</v>
       </c>
       <c r="Q122">
         <v>84.4</v>
       </c>
       <c r="R122">
         <v>129</v>
       </c>
       <c r="S122">
         <v>69.9</v>
       </c>
       <c r="T122">
         <v>106</v>
       </c>
       <c r="U122">
         <v>179</v>
       </c>
       <c r="V122"/>
       <c r="W122">
         <v>521</v>
       </c>
       <c r="X122" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="Y122"/>
       <c r="Z122" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AA122" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123"/>
       <c r="B123" t="s">
         <v>27</v>
       </c>
       <c r="C123" t="s">
         <v>28</v>
       </c>
       <c r="D123" t="s">
         <v>29</v>
       </c>
       <c r="E123">
         <v>2013</v>
       </c>
       <c r="F123" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G123" t="s">
         <v>31</v>
       </c>
       <c r="H123" t="s">
         <v>32</v>
       </c>
       <c r="I123" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="J123" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="K123" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="L123" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="M123" t="s">
         <v>41</v>
       </c>
       <c r="N123" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O123">
         <v>218</v>
       </c>
       <c r="P123">
         <v>114</v>
       </c>
       <c r="Q123">
         <v>95.6</v>
       </c>
       <c r="R123">
         <v>136</v>
       </c>
       <c r="S123">
         <v>64.4</v>
       </c>
       <c r="T123">
         <v>107</v>
       </c>
       <c r="U123">
         <v>164</v>
       </c>
       <c r="V123"/>
       <c r="W123">
         <v>427</v>
       </c>
       <c r="X123" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="Y123"/>
       <c r="Z123" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AA123" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124"/>
       <c r="B124" t="s">
         <v>27</v>
       </c>
       <c r="C124" t="s">
         <v>28</v>
       </c>
       <c r="D124" t="s">
         <v>29</v>
       </c>
       <c r="E124">
         <v>2013</v>
       </c>
       <c r="F124" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G124" t="s">
         <v>31</v>
       </c>
       <c r="H124" t="s">
         <v>32</v>
       </c>
       <c r="I124" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J124" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K124" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="L124" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="M124" t="s">
         <v>36</v>
       </c>
       <c r="N124" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O124">
         <v>218</v>
       </c>
       <c r="P124">
         <v>105</v>
       </c>
       <c r="Q124">
         <v>83.0</v>
       </c>
       <c r="R124">
         <v>134</v>
       </c>
       <c r="S124">
         <v>56.8</v>
       </c>
       <c r="T124">
         <v>102</v>
       </c>
       <c r="U124">
         <v>205</v>
       </c>
       <c r="V124"/>
       <c r="W124">
         <v>497</v>
       </c>
       <c r="X124" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="Y124"/>
       <c r="Z124" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA124" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125"/>
       <c r="B125" t="s">
         <v>27</v>
       </c>
       <c r="C125" t="s">
         <v>28</v>
       </c>
       <c r="D125" t="s">
         <v>29</v>
       </c>
       <c r="E125">
         <v>2013</v>
       </c>
       <c r="F125" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G125" t="s">
         <v>31</v>
       </c>
       <c r="H125" t="s">
         <v>32</v>
       </c>
       <c r="I125" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="J125" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="K125" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="L125" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="M125" t="s">
         <v>41</v>
       </c>
       <c r="N125" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O125">
         <v>218</v>
       </c>
       <c r="P125">
         <v>115</v>
       </c>
       <c r="Q125">
         <v>93.9</v>
       </c>
       <c r="R125">
         <v>141</v>
       </c>
       <c r="S125">
         <v>62.6</v>
       </c>
       <c r="T125">
         <v>104</v>
       </c>
       <c r="U125">
         <v>151</v>
       </c>
       <c r="V125"/>
       <c r="W125">
         <v>909</v>
       </c>
       <c r="X125" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="Y125"/>
       <c r="Z125" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA125" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126"/>
       <c r="B126" t="s">
         <v>27</v>
       </c>
       <c r="C126" t="s">
         <v>28</v>
       </c>
       <c r="D126" t="s">
         <v>29</v>
       </c>
       <c r="E126">
         <v>2013</v>
       </c>
       <c r="F126" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G126" t="s">
         <v>31</v>
       </c>
       <c r="H126" t="s">
         <v>32</v>
       </c>
       <c r="I126" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="J126" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="K126" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="L126" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M126" t="s">
         <v>36</v>
       </c>
       <c r="N126" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O126">
         <v>218</v>
       </c>
       <c r="P126">
         <v>201</v>
       </c>
       <c r="Q126">
         <v>164</v>
       </c>
       <c r="R126">
         <v>245</v>
       </c>
       <c r="S126">
         <v>118</v>
       </c>
       <c r="T126">
         <v>209</v>
       </c>
       <c r="U126">
         <v>325</v>
       </c>
       <c r="V126"/>
       <c r="W126">
         <v>922</v>
       </c>
       <c r="X126" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="Y126"/>
       <c r="Z126" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA126" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127"/>
       <c r="B127" t="s">
         <v>27</v>
       </c>
       <c r="C127" t="s">
         <v>28</v>
       </c>
       <c r="D127" t="s">
         <v>29</v>
       </c>
       <c r="E127">
         <v>2013</v>
       </c>
       <c r="F127" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G127" t="s">
         <v>31</v>
       </c>
       <c r="H127" t="s">
         <v>32</v>
       </c>
       <c r="I127" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="J127" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="K127" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="L127" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M127" t="s">
         <v>41</v>
       </c>
       <c r="N127" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O127">
         <v>218</v>
       </c>
       <c r="P127">
         <v>219</v>
       </c>
       <c r="Q127">
         <v>185</v>
       </c>
       <c r="R127">
         <v>260</v>
       </c>
       <c r="S127">
         <v>127</v>
       </c>
       <c r="T127">
         <v>178</v>
       </c>
       <c r="U127">
         <v>299</v>
       </c>
       <c r="V127"/>
       <c r="W127" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="X127" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="Y127"/>
       <c r="Z127" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA127" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128"/>
       <c r="B128" t="s">
         <v>27</v>
       </c>
       <c r="C128" t="s">
         <v>28</v>
       </c>
       <c r="D128" t="s">
         <v>29</v>
       </c>
       <c r="E128">
         <v>2013</v>
       </c>
       <c r="F128" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G128" t="s">
         <v>31</v>
       </c>
       <c r="H128" t="s">
         <v>32</v>
       </c>
       <c r="I128" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="J128" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="K128" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="L128" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="M128" t="s">
         <v>36</v>
       </c>
       <c r="N128" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O128">
         <v>218</v>
       </c>
       <c r="P128" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="Q128" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="R128" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="S128" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="T128" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="U128" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="V128"/>
       <c r="W128" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="X128" t="s">
         <v>78</v>
       </c>
       <c r="Y128"/>
       <c r="Z128" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA128" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129"/>
       <c r="B129" t="s">
         <v>27</v>
       </c>
       <c r="C129" t="s">
         <v>28</v>
       </c>
       <c r="D129" t="s">
         <v>29</v>
       </c>
       <c r="E129">
         <v>2013</v>
       </c>
       <c r="F129" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G129" t="s">
         <v>31</v>
       </c>
       <c r="H129" t="s">
         <v>32</v>
       </c>
       <c r="I129" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="J129" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="K129" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="L129" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="M129" t="s">
         <v>41</v>
       </c>
       <c r="N129" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O129">
         <v>218</v>
       </c>
       <c r="P129" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="Q129" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="R129" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="S129" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="T129" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="U129" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="V129"/>
       <c r="W129" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="X129" t="s">
         <v>78</v>
       </c>
       <c r="Y129"/>
       <c r="Z129" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA129" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130"/>
       <c r="B130" t="s">
         <v>27</v>
       </c>
       <c r="C130" t="s">
         <v>28</v>
       </c>
       <c r="D130" t="s">
         <v>29</v>
       </c>
       <c r="E130">
         <v>2013</v>
       </c>
       <c r="F130" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G130" t="s">
         <v>31</v>
       </c>
       <c r="H130" t="s">
         <v>32</v>
       </c>
       <c r="I130" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="J130" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="K130" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="L130" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="M130" t="s">
         <v>36</v>
       </c>
       <c r="N130" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O130">
         <v>218</v>
       </c>
       <c r="P130">
         <v>35.0</v>
       </c>
       <c r="Q130">
         <v>29.0</v>
       </c>
       <c r="R130">
         <v>42.1</v>
       </c>
       <c r="S130">
         <v>21.1</v>
       </c>
       <c r="T130">
         <v>39.0</v>
       </c>
       <c r="U130">
         <v>55.7</v>
       </c>
       <c r="V130"/>
       <c r="W130">
         <v>164</v>
       </c>
       <c r="X130" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="Y130"/>
       <c r="Z130" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AA130" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131"/>
       <c r="B131" t="s">
         <v>27</v>
       </c>
       <c r="C131" t="s">
         <v>28</v>
       </c>
       <c r="D131" t="s">
         <v>29</v>
       </c>
       <c r="E131">
         <v>2013</v>
       </c>
       <c r="F131" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G131" t="s">
         <v>31</v>
       </c>
       <c r="H131" t="s">
         <v>32</v>
       </c>
       <c r="I131" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="J131" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="K131" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="L131" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="M131" t="s">
         <v>41</v>
       </c>
       <c r="N131" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O131">
         <v>218</v>
       </c>
       <c r="P131">
         <v>38.2</v>
       </c>
       <c r="Q131">
         <v>32.5</v>
       </c>
       <c r="R131">
         <v>44.9</v>
       </c>
       <c r="S131">
         <v>24.3</v>
       </c>
       <c r="T131">
         <v>34.5</v>
       </c>
       <c r="U131">
         <v>54.6</v>
       </c>
       <c r="V131"/>
       <c r="W131">
         <v>134</v>
       </c>
       <c r="X131" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="Y131"/>
       <c r="Z131" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AA131" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132"/>
       <c r="B132" t="s">
         <v>27</v>
       </c>
       <c r="C132" t="s">
         <v>28</v>
       </c>
       <c r="D132" t="s">
         <v>29</v>
       </c>
       <c r="E132">
         <v>2013</v>
       </c>
       <c r="F132" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G132" t="s">
         <v>31</v>
       </c>
       <c r="H132" t="s">
         <v>32</v>
       </c>
       <c r="I132" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="J132" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="K132" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="L132" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M132" t="s">
         <v>36</v>
       </c>
       <c r="N132" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O132">
         <v>218</v>
       </c>
       <c r="P132">
         <v>96.3</v>
       </c>
       <c r="Q132">
         <v>74.1</v>
       </c>
       <c r="R132">
         <v>125</v>
       </c>
       <c r="S132">
         <v>43.9</v>
       </c>
       <c r="T132">
         <v>90.4</v>
       </c>
       <c r="U132">
         <v>163</v>
       </c>
       <c r="V132"/>
       <c r="W132">
         <v>1150</v>
       </c>
       <c r="X132" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="Y132"/>
       <c r="Z132" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA132" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133"/>
       <c r="B133" t="s">
         <v>27</v>
       </c>
       <c r="C133" t="s">
         <v>28</v>
       </c>
       <c r="D133" t="s">
         <v>29</v>
       </c>
       <c r="E133">
         <v>2013</v>
       </c>
       <c r="F133" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G133" t="s">
         <v>31</v>
       </c>
       <c r="H133" t="s">
         <v>32</v>
       </c>
       <c r="I133" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="J133" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="K133" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="L133" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M133" t="s">
         <v>41</v>
       </c>
       <c r="N133" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O133">
         <v>218</v>
       </c>
       <c r="P133">
         <v>105</v>
       </c>
       <c r="Q133">
         <v>83.4</v>
       </c>
       <c r="R133">
         <v>133</v>
       </c>
       <c r="S133">
         <v>53.2</v>
       </c>
       <c r="T133">
         <v>82.8</v>
       </c>
       <c r="U133">
         <v>148</v>
       </c>
       <c r="V133"/>
       <c r="W133" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="X133" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="Y133"/>
       <c r="Z133" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="AA133" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134"/>
       <c r="B134" t="s">
         <v>27</v>
       </c>
       <c r="C134" t="s">
         <v>28</v>
       </c>
       <c r="D134" t="s">
         <v>29</v>
       </c>
       <c r="E134">
         <v>2013</v>
       </c>
       <c r="F134" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G134" t="s">
         <v>31</v>
       </c>
       <c r="H134" t="s">
         <v>32</v>
       </c>
       <c r="I134" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="J134" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="K134" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="L134" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="M134" t="s">
         <v>36</v>
       </c>
       <c r="N134" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O134">
         <v>218</v>
       </c>
       <c r="P134">
         <v>56.1</v>
       </c>
       <c r="Q134">
         <v>45.5</v>
       </c>
       <c r="R134">
         <v>69.3</v>
       </c>
       <c r="S134">
         <v>37.2</v>
       </c>
       <c r="T134">
         <v>57.3</v>
       </c>
       <c r="U134">
         <v>109</v>
       </c>
       <c r="V134"/>
       <c r="W134">
         <v>247</v>
       </c>
       <c r="X134" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="Y134"/>
       <c r="Z134" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AA134" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135"/>
       <c r="B135" t="s">
         <v>27</v>
       </c>
       <c r="C135" t="s">
         <v>28</v>
       </c>
       <c r="D135" t="s">
         <v>29</v>
       </c>
       <c r="E135">
         <v>2013</v>
       </c>
       <c r="F135" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G135" t="s">
         <v>31</v>
       </c>
       <c r="H135" t="s">
         <v>32</v>
       </c>
       <c r="I135" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="J135" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="K135" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="L135" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="M135" t="s">
         <v>41</v>
       </c>
       <c r="N135" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O135">
         <v>218</v>
       </c>
       <c r="P135">
         <v>61.4</v>
       </c>
       <c r="Q135">
         <v>51.3</v>
       </c>
       <c r="R135">
         <v>73.4</v>
       </c>
       <c r="S135">
         <v>34.5</v>
       </c>
       <c r="T135">
         <v>56.2</v>
       </c>
       <c r="U135">
         <v>78.3</v>
       </c>
       <c r="V135"/>
       <c r="W135">
         <v>468</v>
       </c>
       <c r="X135" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="Y135"/>
       <c r="Z135" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="AA135" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136"/>
       <c r="B136" t="s">
         <v>27</v>
       </c>
       <c r="C136" t="s">
         <v>28</v>
       </c>
       <c r="D136" t="s">
         <v>29</v>
       </c>
       <c r="E136">
         <v>2013</v>
       </c>
       <c r="F136" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G136" t="s">
         <v>31</v>
       </c>
       <c r="H136" t="s">
         <v>32</v>
       </c>
       <c r="I136" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="J136" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="K136" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="L136" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M136" t="s">
         <v>36</v>
       </c>
       <c r="N136" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O136">
         <v>218</v>
       </c>
       <c r="P136">
         <v>274</v>
       </c>
       <c r="Q136">
         <v>217</v>
       </c>
       <c r="R136">
         <v>344</v>
       </c>
       <c r="S136">
         <v>143</v>
       </c>
       <c r="T136">
         <v>271</v>
       </c>
       <c r="U136">
         <v>507</v>
       </c>
       <c r="V136"/>
       <c r="W136">
         <v>2140</v>
       </c>
       <c r="X136" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="Y136"/>
       <c r="Z136" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="AA136" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137"/>
       <c r="B137" t="s">
         <v>27</v>
       </c>
       <c r="C137" t="s">
         <v>28</v>
       </c>
       <c r="D137" t="s">
         <v>29</v>
       </c>
       <c r="E137">
         <v>2013</v>
       </c>
       <c r="F137" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="G137" t="s">
         <v>31</v>
       </c>
       <c r="H137" t="s">
         <v>32</v>
       </c>
       <c r="I137" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="J137" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="K137" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="L137" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="M137" t="s">
         <v>41</v>
       </c>
       <c r="N137" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="O137">
         <v>218</v>
       </c>
       <c r="P137">
         <v>299</v>
       </c>
       <c r="Q137">
         <v>246</v>
       </c>
       <c r="R137">
         <v>363</v>
       </c>
       <c r="S137">
         <v>156</v>
       </c>
       <c r="T137">
         <v>266</v>
       </c>
       <c r="U137">
         <v>478</v>
       </c>
       <c r="V137"/>
       <c r="W137" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="X137" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="Y137"/>
       <c r="Z137" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="AA137" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138"/>
       <c r="B138" t="s">
         <v>27</v>
       </c>
       <c r="C138" t="s">
         <v>28</v>
       </c>
       <c r="D138" t="s">
         <v>29</v>
       </c>
       <c r="E138">
         <v>2013</v>
       </c>
       <c r="F138" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="G138" t="s">
         <v>31</v>
       </c>
       <c r="H138" t="s">
         <v>32</v>
       </c>
       <c r="I138" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="J138" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="K138" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="L138" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="M138" t="s">
         <v>36</v>
       </c>
       <c r="N138" t="s">
         <v>37</v>
       </c>
       <c r="O138">
         <v>218</v>
       </c>
       <c r="P138">
         <v>0.66</v>
       </c>
       <c r="Q138">
         <v>0.48</v>
       </c>
       <c r="R138">
         <v>0.908</v>
       </c>
       <c r="S138">
         <v>0.305</v>
       </c>
       <c r="T138">
         <v>0.783</v>
       </c>
       <c r="U138">
         <v>1.47</v>
       </c>
       <c r="V138"/>
       <c r="W138">
         <v>5.39</v>
       </c>
       <c r="X138" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="Y138"/>
       <c r="Z138" t="s">
         <v>72</v>
       </c>
       <c r="AA138" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139"/>
       <c r="B139" t="s">
         <v>27</v>
       </c>
       <c r="C139" t="s">
         <v>28</v>
       </c>
       <c r="D139" t="s">
         <v>29</v>
       </c>
       <c r="E139">
         <v>2013</v>
       </c>
       <c r="F139" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="G139" t="s">
         <v>31</v>
       </c>
       <c r="H139" t="s">
         <v>32</v>
       </c>
       <c r="I139" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="J139" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="K139" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="L139" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="M139" t="s">
         <v>41</v>
       </c>
       <c r="N139" t="s">
         <v>42</v>
       </c>
       <c r="O139">
         <v>218</v>
       </c>
       <c r="P139">
         <v>0.722</v>
       </c>
       <c r="Q139">
         <v>0.558</v>
       </c>
       <c r="R139">
         <v>0.934</v>
       </c>
       <c r="S139">
         <v>0.386</v>
       </c>
       <c r="T139">
         <v>0.747</v>
       </c>
       <c r="U139">
         <v>1.27</v>
       </c>
       <c r="V139"/>
       <c r="W139">
         <v>6.41</v>
       </c>
       <c r="X139" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="Y139"/>
       <c r="Z139" t="s">
         <v>72</v>
       </c>
       <c r="AA139" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140"/>
       <c r="B140" t="s">
         <v>27</v>
       </c>
       <c r="C140" t="s">
         <v>28</v>
       </c>
       <c r="D140" t="s">
         <v>29</v>
       </c>
       <c r="E140">
         <v>2013</v>
       </c>
       <c r="F140" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="G140" t="s">
         <v>31</v>
       </c>
       <c r="H140" t="s">
         <v>32</v>
       </c>
       <c r="I140" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J140" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="K140" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="L140" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="M140" t="s">
         <v>36</v>
       </c>
       <c r="N140" t="s">
         <v>37</v>
       </c>
       <c r="O140">
         <v>218</v>
       </c>
       <c r="P140" t="s">
         <v>51</v>
       </c>
       <c r="Q140" t="s">
         <v>51</v>
       </c>
       <c r="R140" t="s">
         <v>51</v>
       </c>
       <c r="S140"/>
       <c r="T140"/>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140">
         <v>0.224</v>
       </c>
       <c r="X140" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="Y140"/>
       <c r="Z140" t="s">
         <v>72</v>
       </c>
       <c r="AA140" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141"/>
       <c r="B141" t="s">
         <v>27</v>
       </c>
       <c r="C141" t="s">
         <v>28</v>
       </c>
       <c r="D141" t="s">
         <v>29</v>
       </c>
       <c r="E141">
         <v>2013</v>
       </c>
       <c r="F141" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="G141" t="s">
         <v>31</v>
       </c>
       <c r="H141" t="s">
         <v>32</v>
       </c>
       <c r="I141" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="J141" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="K141" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="L141" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="M141" t="s">
         <v>41</v>
       </c>
       <c r="N141" t="s">
         <v>42</v>
       </c>
       <c r="O141">
         <v>218</v>
       </c>
       <c r="P141" t="s">
         <v>51</v>
       </c>
       <c r="Q141" t="s">
         <v>51</v>
       </c>
       <c r="R141" t="s">
         <v>51</v>
       </c>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141">
         <v>0.23</v>
       </c>
       <c r="X141" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="Y141"/>
       <c r="Z141" t="s">
         <v>72</v>
       </c>
       <c r="AA141" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142"/>
       <c r="B142" t="s">
         <v>27</v>
       </c>
       <c r="C142" t="s">
         <v>28</v>
       </c>
       <c r="D142" t="s">
         <v>29</v>
       </c>
       <c r="E142">
         <v>2013</v>
       </c>
       <c r="F142" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="G142" t="s">
         <v>31</v>
       </c>
       <c r="H142" t="s">
         <v>32</v>
       </c>
       <c r="I142" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="J142" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="K142" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="L142" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="M142" t="s">
         <v>41</v>
       </c>
       <c r="N142" t="s">
         <v>42</v>
       </c>
       <c r="O142">
         <v>218</v>
       </c>
       <c r="P142">
         <v>0.505</v>
       </c>
       <c r="Q142">
         <v>0.383</v>
       </c>
       <c r="R142">
         <v>0.666</v>
       </c>
       <c r="S142">
         <v>0.221</v>
       </c>
       <c r="T142">
         <v>0.488</v>
       </c>
       <c r="U142">
         <v>1.15</v>
       </c>
       <c r="V142"/>
       <c r="W142">
         <v>6.3</v>
       </c>
       <c r="X142" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="Y142"/>
       <c r="Z142" t="s">
         <v>72</v>
       </c>
       <c r="AA142" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>