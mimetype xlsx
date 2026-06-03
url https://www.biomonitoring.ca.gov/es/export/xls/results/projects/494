--- v1 (2026-04-03)
+++ v2 (2026-06-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="502">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="505">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -218,51 +218,51 @@
   <si>
     <t>94.3%</t>
   </si>
   <si>
     <t>Propyl paraben</t>
   </si>
   <si>
     <t>94-13-3</t>
   </si>
   <si>
     <t>71.5%</t>
   </si>
   <si>
     <t>Triclosan</t>
   </si>
   <si>
     <t>3380-34-5</t>
   </si>
   <si>
     <t>98.5%</t>
   </si>
   <si>
     <t>Herbicides</t>
   </si>
   <si>
-    <t>2,4-Dichlorophenoxyacetic acid (2,4-D)</t>
+    <t>ácido 2,4-diclorofenoxiacético (2,4-D)</t>
   </si>
   <si>
     <t>2,4-D</t>
   </si>
   <si>
     <t>94-75-7</t>
   </si>
   <si>
     <t>81.9%</t>
   </si>
   <si>
     <t>0.0500 µg/L</t>
   </si>
   <si>
     <t>Metals</t>
   </si>
   <si>
     <t>Blood</t>
   </si>
   <si>
     <t>Cadmio</t>
   </si>
   <si>
     <t>Cadmium</t>
   </si>
@@ -296,50 +296,53 @@
   <si>
     <t>Manganeso</t>
   </si>
   <si>
     <t>Manganese</t>
   </si>
   <si>
     <t>various</t>
   </si>
   <si>
     <t>Mercurio</t>
   </si>
   <si>
     <t>Mercury</t>
   </si>
   <si>
     <t>7439-97-6</t>
   </si>
   <si>
     <t>99.9%</t>
   </si>
   <si>
     <t>0.0294 µg/L</t>
   </si>
   <si>
+    <t>Arsénico</t>
+  </si>
+  <si>
     <t>Arsenic</t>
   </si>
   <si>
     <t>7440-38-2</t>
   </si>
   <si>
     <t>0.0493 µg/L</t>
   </si>
   <si>
     <t>87.8%</t>
   </si>
   <si>
     <t>0.0420 µg/L</t>
   </si>
   <si>
     <t>Cobalt</t>
   </si>
   <si>
     <t>0.0113 µg/L</t>
   </si>
   <si>
     <t>56.3%</t>
   </si>
   <si>
     <t>0.0449 µg/L</t>
@@ -350,50 +353,53 @@
   <si>
     <t>0.0163 µg/L</t>
   </si>
   <si>
     <t>Molibdeno</t>
   </si>
   <si>
     <t>Molybdenum</t>
   </si>
   <si>
     <t>0.0736 µg/L</t>
   </si>
   <si>
     <t>Talio</t>
   </si>
   <si>
     <t>Thallium</t>
   </si>
   <si>
     <t>98.4%</t>
   </si>
   <si>
     <t>0.00982 µg/L</t>
   </si>
   <si>
+    <t>Tungsteno</t>
+  </si>
+  <si>
     <t>Tungsten</t>
   </si>
   <si>
     <t>0.00493 µg/L</t>
   </si>
   <si>
     <t>Uranio</t>
   </si>
   <si>
     <t>Uranium</t>
   </si>
   <si>
     <t>82.0%</t>
   </si>
   <si>
     <t>0.00134 µg/L</t>
   </si>
   <si>
     <t>Pesticidas Organoclorados</t>
   </si>
   <si>
     <t>Serum</t>
   </si>
   <si>
     <t>beta-Hexachlorocyclohexane (beta-HCH)</t>
@@ -533,54 +539,57 @@
   <si>
     <t>Chlorpyrifos (Chlorpyrifos methyl)</t>
   </si>
   <si>
     <t>74.6%</t>
   </si>
   <si>
     <t>0.500 µg/L</t>
   </si>
   <si>
     <t>Other Pesticides</t>
   </si>
   <si>
     <t>N,N-Diethyl-3-methylbenzamide (DEET)</t>
   </si>
   <si>
     <t>DEET</t>
   </si>
   <si>
     <t>134-62-3</t>
   </si>
   <si>
     <t>38.5%</t>
   </si>
   <si>
+    <t>Perclorato</t>
+  </si>
+  <si>
+    <t>14797-73-0</t>
+  </si>
+  <si>
     <t>Perchlorate</t>
-  </si>
-[...1 lines deleted...]
-    <t>14797-73-0</t>
   </si>
   <si>
     <t>0.0100 µg/L</t>
   </si>
   <si>
     <t>Perfluoroalkyl and  Polyfluoroalkyl Substances (PFASs)</t>
   </si>
   <si>
     <t>2-(N-Ethyl-perfluorooctane sulfonamido) acetic acid [Et-PFOSA-AcOH]</t>
   </si>
   <si>
     <t>Et-PFOSA-AcOH</t>
   </si>
   <si>
     <t>2991-50-6</t>
   </si>
   <si>
     <t>ng/mL</t>
   </si>
   <si>
     <t>51.7%</t>
   </si>
   <si>
     <t>0.00682 ng/mL</t>
   </si>
@@ -1861,51 +1870,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA142"/>
+  <dimension ref="A1:AA143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="58" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="49" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="103" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="9" bestFit="true" customWidth="true" style="0"/>
@@ -3528,172 +3537,172 @@
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>28</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22">
         <v>2013</v>
       </c>
       <c r="F22" t="s">
         <v>73</v>
       </c>
       <c r="G22" t="s">
         <v>31</v>
       </c>
       <c r="H22" t="s">
         <v>32</v>
       </c>
       <c r="I22" t="s">
         <v>94</v>
       </c>
       <c r="J22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M22" t="s">
         <v>36</v>
       </c>
       <c r="N22" t="s">
         <v>37</v>
       </c>
       <c r="O22">
         <v>218</v>
       </c>
       <c r="P22">
         <v>8.6</v>
       </c>
       <c r="Q22">
         <v>7.05</v>
       </c>
       <c r="R22">
         <v>10.5</v>
       </c>
       <c r="S22">
         <v>5.08</v>
       </c>
       <c r="T22">
         <v>10.3</v>
       </c>
       <c r="U22">
         <v>14.0</v>
       </c>
       <c r="V22"/>
       <c r="W22">
         <v>41.6</v>
       </c>
       <c r="X22" t="s">
         <v>78</v>
       </c>
       <c r="Y22"/>
       <c r="Z22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23">
         <v>2013</v>
       </c>
       <c r="F23" t="s">
         <v>73</v>
       </c>
       <c r="G23" t="s">
         <v>31</v>
       </c>
       <c r="H23" t="s">
         <v>32</v>
       </c>
       <c r="I23" t="s">
         <v>94</v>
       </c>
       <c r="J23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K23" t="s">
+        <v>96</v>
+      </c>
+      <c r="L23" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M23" t="s">
         <v>41</v>
       </c>
       <c r="N23" t="s">
         <v>42</v>
       </c>
       <c r="O23">
         <v>218</v>
       </c>
       <c r="P23">
         <v>9.4</v>
       </c>
       <c r="Q23">
         <v>8.25</v>
       </c>
       <c r="R23">
         <v>10.71</v>
       </c>
       <c r="S23">
         <v>5.35</v>
       </c>
       <c r="T23">
         <v>9.29</v>
       </c>
       <c r="U23">
         <v>13.8</v>
       </c>
       <c r="V23"/>
       <c r="W23">
         <v>29</v>
       </c>
       <c r="X23" t="s">
         <v>78</v>
       </c>
       <c r="Y23"/>
       <c r="Z23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>28</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24">
         <v>2013</v>
       </c>
       <c r="F24" t="s">
         <v>73</v>
       </c>
       <c r="G24" t="s">
         <v>31</v>
       </c>
@@ -3722,55 +3731,55 @@
         <v>218</v>
       </c>
       <c r="P24">
         <v>0.184</v>
       </c>
       <c r="Q24">
         <v>0.145</v>
       </c>
       <c r="R24">
         <v>0.235</v>
       </c>
       <c r="S24">
         <v>0.0932</v>
       </c>
       <c r="T24">
         <v>0.173</v>
       </c>
       <c r="U24">
         <v>0.412</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>1.02</v>
       </c>
       <c r="X24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Y24"/>
       <c r="Z24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" t="s">
         <v>28</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25">
         <v>2013</v>
       </c>
       <c r="F25" t="s">
         <v>73</v>
       </c>
       <c r="G25" t="s">
         <v>31</v>
       </c>
@@ -3799,209 +3808,209 @@
         <v>218</v>
       </c>
       <c r="P25">
         <v>0.202</v>
       </c>
       <c r="Q25">
         <v>0.166</v>
       </c>
       <c r="R25">
         <v>0.245</v>
       </c>
       <c r="S25">
         <v>0.111</v>
       </c>
       <c r="T25">
         <v>0.193</v>
       </c>
       <c r="U25">
         <v>0.334</v>
       </c>
       <c r="V25"/>
       <c r="W25">
         <v>0.928</v>
       </c>
       <c r="X25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Y25"/>
       <c r="Z25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>28</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26">
         <v>2013</v>
       </c>
       <c r="F26" t="s">
         <v>73</v>
       </c>
       <c r="G26" t="s">
         <v>31</v>
       </c>
       <c r="H26" t="s">
         <v>32</v>
       </c>
       <c r="I26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K26" t="s">
         <v>88</v>
       </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M26" t="s">
         <v>36</v>
       </c>
       <c r="N26" t="s">
         <v>37</v>
       </c>
       <c r="O26">
         <v>218</v>
       </c>
       <c r="P26">
         <v>0.19</v>
       </c>
       <c r="Q26">
         <v>0.146</v>
       </c>
       <c r="R26">
         <v>0.247</v>
       </c>
       <c r="S26">
         <v>0.0872</v>
       </c>
       <c r="T26">
         <v>0.181</v>
       </c>
       <c r="U26">
         <v>0.417</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>1.24</v>
       </c>
       <c r="X26" t="s">
         <v>66</v>
       </c>
       <c r="Y26"/>
       <c r="Z26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>29</v>
       </c>
       <c r="E27">
         <v>2013</v>
       </c>
       <c r="F27" t="s">
         <v>73</v>
       </c>
       <c r="G27" t="s">
         <v>31</v>
       </c>
       <c r="H27" t="s">
         <v>32</v>
       </c>
       <c r="I27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K27" t="s">
         <v>88</v>
       </c>
       <c r="L27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M27" t="s">
         <v>41</v>
       </c>
       <c r="N27" t="s">
         <v>42</v>
       </c>
       <c r="O27">
         <v>218</v>
       </c>
       <c r="P27">
         <v>0.207</v>
       </c>
       <c r="Q27">
         <v>0.168</v>
       </c>
       <c r="R27">
         <v>0.256</v>
       </c>
       <c r="S27">
         <v>0.113</v>
       </c>
       <c r="T27">
         <v>0.166</v>
       </c>
       <c r="U27">
         <v>0.305</v>
       </c>
       <c r="V27"/>
       <c r="W27">
         <v>1.36</v>
       </c>
       <c r="X27" t="s">
         <v>66</v>
       </c>
       <c r="Y27"/>
       <c r="Z27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28">
         <v>2013</v>
       </c>
       <c r="F28" t="s">
         <v>73</v>
       </c>
       <c r="G28" t="s">
         <v>31</v>
       </c>
@@ -4028,55 +4037,55 @@
       </c>
       <c r="O28">
         <v>218</v>
       </c>
       <c r="P28" t="s">
         <v>51</v>
       </c>
       <c r="Q28" t="s">
         <v>51</v>
       </c>
       <c r="R28" t="s">
         <v>51</v>
       </c>
       <c r="S28"/>
       <c r="T28">
         <v>0.0555</v>
       </c>
       <c r="U28">
         <v>0.106</v>
       </c>
       <c r="V28"/>
       <c r="W28">
         <v>0.461</v>
       </c>
       <c r="X28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="Y28"/>
       <c r="Z28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>28</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29">
         <v>2013</v>
       </c>
       <c r="F29" t="s">
         <v>73</v>
       </c>
       <c r="G29" t="s">
         <v>31</v>
       </c>
@@ -4103,55 +4112,55 @@
       </c>
       <c r="O29">
         <v>218</v>
       </c>
       <c r="P29" t="s">
         <v>51</v>
       </c>
       <c r="Q29" t="s">
         <v>51</v>
       </c>
       <c r="R29" t="s">
         <v>51</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>0.0632</v>
       </c>
       <c r="U29">
         <v>0.123</v>
       </c>
       <c r="V29"/>
       <c r="W29">
         <v>0.89</v>
       </c>
       <c r="X29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="Y29"/>
       <c r="Z29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>28</v>
       </c>
       <c r="D30" t="s">
         <v>29</v>
       </c>
       <c r="E30">
         <v>2013</v>
       </c>
       <c r="F30" t="s">
         <v>73</v>
       </c>
       <c r="G30" t="s">
         <v>31</v>
       </c>
@@ -4180,55 +4189,55 @@
         <v>218</v>
       </c>
       <c r="P30">
         <v>0.148</v>
       </c>
       <c r="Q30">
         <v>0.114</v>
       </c>
       <c r="R30">
         <v>0.194</v>
       </c>
       <c r="S30">
         <v>0.0766</v>
       </c>
       <c r="T30">
         <v>0.154</v>
       </c>
       <c r="U30">
         <v>0.358</v>
       </c>
       <c r="V30"/>
       <c r="W30">
         <v>1.09</v>
       </c>
       <c r="X30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Y30"/>
       <c r="Z30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>27</v>
       </c>
       <c r="C31" t="s">
         <v>28</v>
       </c>
       <c r="D31" t="s">
         <v>29</v>
       </c>
       <c r="E31">
         <v>2013</v>
       </c>
       <c r="F31" t="s">
         <v>73</v>
       </c>
       <c r="G31" t="s">
         <v>31</v>
       </c>
@@ -4257,2658 +4266,2658 @@
         <v>218</v>
       </c>
       <c r="P31">
         <v>0.162</v>
       </c>
       <c r="Q31">
         <v>0.13</v>
       </c>
       <c r="R31">
         <v>0.202</v>
       </c>
       <c r="S31">
         <v>0.0756</v>
       </c>
       <c r="T31">
         <v>0.182</v>
       </c>
       <c r="U31">
         <v>0.314</v>
       </c>
       <c r="V31"/>
       <c r="W31">
         <v>0.811</v>
       </c>
       <c r="X31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Y31"/>
       <c r="Z31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AA31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>27</v>
       </c>
       <c r="C32" t="s">
         <v>28</v>
       </c>
       <c r="D32" t="s">
         <v>29</v>
       </c>
       <c r="E32">
         <v>2013</v>
       </c>
       <c r="F32" t="s">
         <v>73</v>
       </c>
       <c r="G32" t="s">
         <v>31</v>
       </c>
       <c r="H32" t="s">
         <v>32</v>
       </c>
       <c r="I32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="K32" t="s">
         <v>88</v>
       </c>
       <c r="L32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M32" t="s">
         <v>36</v>
       </c>
       <c r="N32" t="s">
         <v>37</v>
       </c>
       <c r="O32">
         <v>218</v>
       </c>
       <c r="P32">
         <v>40.4</v>
       </c>
       <c r="Q32">
         <v>31.8</v>
       </c>
       <c r="R32">
         <v>51.4</v>
       </c>
       <c r="S32">
         <v>20.0</v>
       </c>
       <c r="T32">
         <v>48.6</v>
       </c>
       <c r="U32">
         <v>81.1</v>
       </c>
       <c r="V32"/>
       <c r="W32">
         <v>202</v>
       </c>
       <c r="X32" t="s">
         <v>78</v>
       </c>
       <c r="Y32"/>
       <c r="Z32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA32" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33"/>
       <c r="B33" t="s">
         <v>27</v>
       </c>
       <c r="C33" t="s">
         <v>28</v>
       </c>
       <c r="D33" t="s">
         <v>29</v>
       </c>
       <c r="E33">
         <v>2013</v>
       </c>
       <c r="F33" t="s">
         <v>73</v>
       </c>
       <c r="G33" t="s">
         <v>31</v>
       </c>
       <c r="H33" t="s">
         <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="K33" t="s">
         <v>88</v>
       </c>
       <c r="L33" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M33" t="s">
         <v>41</v>
       </c>
       <c r="N33" t="s">
         <v>42</v>
       </c>
       <c r="O33">
         <v>218</v>
       </c>
       <c r="P33">
         <v>44.2</v>
       </c>
       <c r="Q33">
         <v>36.9</v>
       </c>
       <c r="R33">
         <v>52.9</v>
       </c>
       <c r="S33">
         <v>28.8</v>
       </c>
       <c r="T33">
         <v>40.2</v>
       </c>
       <c r="U33">
         <v>71.0</v>
       </c>
       <c r="V33"/>
       <c r="W33">
         <v>158</v>
       </c>
       <c r="X33" t="s">
         <v>78</v>
       </c>
       <c r="Y33"/>
       <c r="Z33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34"/>
       <c r="B34" t="s">
         <v>27</v>
       </c>
       <c r="C34" t="s">
         <v>28</v>
       </c>
       <c r="D34" t="s">
         <v>29</v>
       </c>
       <c r="E34">
         <v>2013</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
       <c r="G34" t="s">
         <v>31</v>
       </c>
       <c r="H34" t="s">
         <v>32</v>
       </c>
       <c r="I34" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K34" t="s">
         <v>88</v>
       </c>
       <c r="L34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M34" t="s">
         <v>36</v>
       </c>
       <c r="N34" t="s">
         <v>37</v>
       </c>
       <c r="O34">
         <v>218</v>
       </c>
       <c r="P34">
         <v>0.164</v>
       </c>
       <c r="Q34">
         <v>0.136</v>
       </c>
       <c r="R34">
         <v>0.197</v>
       </c>
       <c r="S34">
         <v>0.125</v>
       </c>
       <c r="T34">
         <v>0.182</v>
       </c>
       <c r="U34">
         <v>0.296</v>
       </c>
       <c r="V34"/>
       <c r="W34">
         <v>0.373</v>
       </c>
       <c r="X34" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Y34"/>
       <c r="Z34" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AA34" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35"/>
       <c r="B35" t="s">
         <v>27</v>
       </c>
       <c r="C35" t="s">
         <v>28</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35">
         <v>2013</v>
       </c>
       <c r="F35" t="s">
         <v>73</v>
       </c>
       <c r="G35" t="s">
         <v>31</v>
       </c>
       <c r="H35" t="s">
         <v>32</v>
       </c>
       <c r="I35" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K35" t="s">
         <v>88</v>
       </c>
       <c r="L35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M35" t="s">
         <v>41</v>
       </c>
       <c r="N35" t="s">
         <v>42</v>
       </c>
       <c r="O35">
         <v>218</v>
       </c>
       <c r="P35">
         <v>0.179</v>
       </c>
       <c r="Q35">
         <v>0.161</v>
       </c>
       <c r="R35">
         <v>0.198</v>
       </c>
       <c r="S35">
         <v>0.135</v>
       </c>
       <c r="T35">
         <v>0.18</v>
       </c>
       <c r="U35">
         <v>0.247</v>
       </c>
       <c r="V35"/>
       <c r="W35">
         <v>0.392</v>
       </c>
       <c r="X35" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Y35"/>
       <c r="Z35" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AA35" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36"/>
       <c r="B36" t="s">
         <v>27</v>
       </c>
       <c r="C36" t="s">
         <v>28</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36">
         <v>2013</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
       <c r="G36" t="s">
         <v>31</v>
       </c>
       <c r="H36" t="s">
         <v>32</v>
       </c>
       <c r="I36" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J36" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K36" t="s">
         <v>88</v>
       </c>
       <c r="L36" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M36" t="s">
         <v>36</v>
       </c>
       <c r="N36" t="s">
         <v>37</v>
       </c>
       <c r="O36">
         <v>218</v>
       </c>
       <c r="P36">
         <v>0.0762</v>
       </c>
       <c r="Q36">
         <v>0.0584</v>
       </c>
       <c r="R36">
         <v>0.0994</v>
       </c>
       <c r="S36">
         <v>0.0447</v>
       </c>
       <c r="T36">
         <v>0.0924</v>
       </c>
       <c r="U36">
         <v>0.155</v>
       </c>
       <c r="V36"/>
       <c r="W36">
         <v>0.333</v>
       </c>
       <c r="X36" t="s">
         <v>38</v>
       </c>
       <c r="Y36"/>
       <c r="Z36" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="AA36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37"/>
       <c r="B37" t="s">
         <v>27</v>
       </c>
       <c r="C37" t="s">
         <v>28</v>
       </c>
       <c r="D37" t="s">
         <v>29</v>
       </c>
       <c r="E37">
         <v>2013</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
       <c r="G37" t="s">
         <v>31</v>
       </c>
       <c r="H37" t="s">
         <v>32</v>
       </c>
       <c r="I37" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J37" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K37" t="s">
         <v>88</v>
       </c>
       <c r="L37" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M37" t="s">
         <v>41</v>
       </c>
       <c r="N37" t="s">
         <v>42</v>
       </c>
       <c r="O37">
         <v>218</v>
       </c>
       <c r="P37">
         <v>0.0833</v>
       </c>
       <c r="Q37">
         <v>0.0684</v>
       </c>
       <c r="R37">
         <v>0.101</v>
       </c>
       <c r="S37">
         <v>0.0475</v>
       </c>
       <c r="T37">
         <v>0.0812</v>
       </c>
       <c r="U37">
         <v>0.141</v>
       </c>
       <c r="V37"/>
       <c r="W37">
         <v>0.399</v>
       </c>
       <c r="X37" t="s">
         <v>38</v>
       </c>
       <c r="Y37"/>
       <c r="Z37" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="AA37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38"/>
       <c r="B38" t="s">
         <v>27</v>
       </c>
       <c r="C38" t="s">
         <v>28</v>
       </c>
       <c r="D38" t="s">
         <v>29</v>
       </c>
       <c r="E38">
         <v>2013</v>
       </c>
       <c r="F38" t="s">
         <v>73</v>
       </c>
       <c r="G38" t="s">
         <v>31</v>
       </c>
       <c r="H38" t="s">
         <v>32</v>
       </c>
       <c r="I38" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J38" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K38" t="s">
         <v>88</v>
       </c>
       <c r="L38" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M38" t="s">
         <v>36</v>
       </c>
       <c r="N38" t="s">
         <v>37</v>
       </c>
       <c r="O38">
         <v>218</v>
       </c>
       <c r="P38">
         <v>0.00709</v>
       </c>
       <c r="Q38">
         <v>0.00533</v>
       </c>
       <c r="R38">
         <v>0.00944</v>
       </c>
       <c r="S38">
         <v>0.00215</v>
       </c>
       <c r="T38">
         <v>0.00752</v>
       </c>
       <c r="U38">
         <v>0.0181</v>
       </c>
       <c r="V38"/>
       <c r="W38">
         <v>0.0635</v>
       </c>
       <c r="X38" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="Y38"/>
       <c r="Z38" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AA38" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39"/>
       <c r="B39" t="s">
         <v>27</v>
       </c>
       <c r="C39" t="s">
         <v>28</v>
       </c>
       <c r="D39" t="s">
         <v>29</v>
       </c>
       <c r="E39">
         <v>2013</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
       <c r="G39" t="s">
         <v>31</v>
       </c>
       <c r="H39" t="s">
         <v>32</v>
       </c>
       <c r="I39" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="J39" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="K39" t="s">
         <v>88</v>
       </c>
       <c r="L39" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M39" t="s">
         <v>41</v>
       </c>
       <c r="N39" t="s">
         <v>42</v>
       </c>
       <c r="O39">
         <v>218</v>
       </c>
       <c r="P39">
         <v>0.00775</v>
       </c>
       <c r="Q39">
         <v>0.00606</v>
       </c>
       <c r="R39">
         <v>0.0099</v>
       </c>
       <c r="S39">
         <v>0.00349</v>
       </c>
       <c r="T39">
         <v>0.00664</v>
       </c>
       <c r="U39">
         <v>0.0149</v>
       </c>
       <c r="V39"/>
       <c r="W39">
         <v>0.0645</v>
       </c>
       <c r="X39" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="Y39"/>
       <c r="Z39" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AA39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40"/>
       <c r="B40" t="s">
         <v>27</v>
       </c>
       <c r="C40" t="s">
         <v>28</v>
       </c>
       <c r="D40" t="s">
         <v>29</v>
       </c>
       <c r="E40">
         <v>2013</v>
       </c>
       <c r="F40" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G40" t="s">
         <v>31</v>
       </c>
       <c r="H40" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I40" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J40" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K40" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L40" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M40" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N40" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O40">
         <v>217</v>
       </c>
       <c r="P40" t="s">
         <v>51</v>
       </c>
       <c r="Q40" t="s">
         <v>51</v>
       </c>
       <c r="R40" t="s">
         <v>51</v>
       </c>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40">
         <v>5.22</v>
       </c>
       <c r="V40"/>
       <c r="W40">
         <v>24.7</v>
       </c>
       <c r="X40" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="Y40"/>
       <c r="Z40" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA40" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41"/>
       <c r="B41" t="s">
         <v>27</v>
       </c>
       <c r="C41" t="s">
         <v>28</v>
       </c>
       <c r="D41" t="s">
         <v>29</v>
       </c>
       <c r="E41">
         <v>2013</v>
       </c>
       <c r="F41" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G41" t="s">
         <v>31</v>
       </c>
       <c r="H41" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I41" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="J41" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="K41" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="L41" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M41" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N41" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O41">
         <v>217</v>
       </c>
       <c r="P41">
         <v>217</v>
       </c>
       <c r="Q41">
         <v>176</v>
       </c>
       <c r="R41">
         <v>267</v>
       </c>
       <c r="S41">
         <v>110</v>
       </c>
       <c r="T41">
         <v>174</v>
       </c>
       <c r="U41">
         <v>542</v>
       </c>
       <c r="V41"/>
       <c r="W41">
         <v>1240</v>
       </c>
       <c r="X41" t="s">
         <v>78</v>
       </c>
       <c r="Y41"/>
       <c r="Z41" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA41" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42"/>
       <c r="B42" t="s">
         <v>27</v>
       </c>
       <c r="C42" t="s">
         <v>28</v>
       </c>
       <c r="D42" t="s">
         <v>29</v>
       </c>
       <c r="E42">
         <v>2013</v>
       </c>
       <c r="F42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G42" t="s">
         <v>31</v>
       </c>
       <c r="H42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I42" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="J42" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="K42" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L42" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M42" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N42" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O42">
         <v>217</v>
       </c>
       <c r="P42" t="s">
         <v>51</v>
       </c>
       <c r="Q42" t="s">
         <v>51</v>
       </c>
       <c r="R42" t="s">
         <v>51</v>
       </c>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="Y42"/>
       <c r="Z42" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA42" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43"/>
       <c r="B43" t="s">
         <v>27</v>
       </c>
       <c r="C43" t="s">
         <v>28</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43">
         <v>2013</v>
       </c>
       <c r="F43" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G43" t="s">
         <v>31</v>
       </c>
       <c r="H43" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I43" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="J43" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="K43" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L43" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M43" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N43" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O43">
         <v>217</v>
       </c>
       <c r="P43" t="s">
         <v>51</v>
       </c>
       <c r="Q43" t="s">
         <v>51</v>
       </c>
       <c r="R43" t="s">
         <v>51</v>
       </c>
       <c r="S43"/>
       <c r="T43">
         <v>1.71</v>
       </c>
       <c r="U43">
         <v>2.58</v>
       </c>
       <c r="V43"/>
       <c r="W43">
         <v>4.98</v>
       </c>
       <c r="X43" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="Y43"/>
       <c r="Z43" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA43" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>27</v>
       </c>
       <c r="C44" t="s">
         <v>28</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44">
         <v>2013</v>
       </c>
       <c r="F44" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G44" t="s">
         <v>31</v>
       </c>
       <c r="H44" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I44" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="J44" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="K44" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="L44" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="M44" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N44" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O44">
         <v>217</v>
       </c>
       <c r="P44">
         <v>8.82</v>
       </c>
       <c r="Q44">
         <v>8.21</v>
       </c>
       <c r="R44">
         <v>9.47</v>
       </c>
       <c r="S44">
         <v>7.27</v>
       </c>
       <c r="T44">
         <v>8.71</v>
       </c>
       <c r="U44">
         <v>11.1</v>
       </c>
       <c r="V44"/>
       <c r="W44">
         <v>16.1</v>
       </c>
       <c r="X44" t="s">
         <v>78</v>
       </c>
       <c r="Y44"/>
       <c r="Z44" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="AA44" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>27</v>
       </c>
       <c r="C45" t="s">
         <v>28</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45">
         <v>2013</v>
       </c>
       <c r="F45" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G45" t="s">
         <v>31</v>
       </c>
       <c r="H45" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I45" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J45" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="K45" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="L45" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="M45" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N45" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O45">
         <v>217</v>
       </c>
       <c r="P45">
         <v>3.73</v>
       </c>
       <c r="Q45">
         <v>3.09</v>
       </c>
       <c r="R45">
         <v>4.5</v>
       </c>
       <c r="S45">
         <v>2.0</v>
       </c>
       <c r="T45">
         <v>3.54</v>
       </c>
       <c r="U45">
         <v>7.37</v>
       </c>
       <c r="V45"/>
       <c r="W45">
         <v>15.0</v>
       </c>
       <c r="X45" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="Y45"/>
       <c r="Z45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA45" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>27</v>
       </c>
       <c r="C46" t="s">
         <v>28</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46">
         <v>2013</v>
       </c>
       <c r="F46" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G46" t="s">
         <v>31</v>
       </c>
       <c r="H46" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I46" t="s">
+        <v>154</v>
+      </c>
+      <c r="J46" t="s">
+        <v>154</v>
+      </c>
+      <c r="K46" t="s">
+        <v>155</v>
+      </c>
+      <c r="L46" t="s">
         <v>152</v>
       </c>
-      <c r="J46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M46" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N46" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O46">
         <v>217</v>
       </c>
       <c r="P46">
         <v>6.92</v>
       </c>
       <c r="Q46">
         <v>5.68</v>
       </c>
       <c r="R46">
         <v>8.44</v>
       </c>
       <c r="S46">
         <v>3.69</v>
       </c>
       <c r="T46">
         <v>6.43</v>
       </c>
       <c r="U46">
         <v>14.9</v>
       </c>
       <c r="V46"/>
       <c r="W46">
         <v>34.4</v>
       </c>
       <c r="X46" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="Y46"/>
       <c r="Z46" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA46" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>27</v>
       </c>
       <c r="C47" t="s">
         <v>28</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
       <c r="E47">
         <v>2013</v>
       </c>
       <c r="F47" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G47" t="s">
         <v>31</v>
       </c>
       <c r="H47" t="s">
         <v>32</v>
       </c>
       <c r="I47" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="J47" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="K47" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="L47" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M47" t="s">
         <v>36</v>
       </c>
       <c r="N47" t="s">
         <v>37</v>
       </c>
       <c r="O47">
         <v>218</v>
       </c>
       <c r="P47" t="s">
         <v>51</v>
       </c>
       <c r="Q47" t="s">
         <v>51</v>
       </c>
       <c r="R47" t="s">
         <v>51</v>
       </c>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47">
         <v>0.199</v>
       </c>
       <c r="V47"/>
       <c r="W47">
         <v>0.849</v>
       </c>
       <c r="X47" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="Y47"/>
       <c r="Z47" t="s">
         <v>72</v>
       </c>
       <c r="AA47" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48"/>
       <c r="B48" t="s">
         <v>27</v>
       </c>
       <c r="C48" t="s">
         <v>28</v>
       </c>
       <c r="D48" t="s">
         <v>29</v>
       </c>
       <c r="E48">
         <v>2013</v>
       </c>
       <c r="F48" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G48" t="s">
         <v>31</v>
       </c>
       <c r="H48" t="s">
         <v>32</v>
       </c>
       <c r="I48" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="J48" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="K48" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="L48" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M48" t="s">
         <v>41</v>
       </c>
       <c r="N48" t="s">
         <v>42</v>
       </c>
       <c r="O48">
         <v>218</v>
       </c>
       <c r="P48" t="s">
         <v>51</v>
       </c>
       <c r="Q48" t="s">
         <v>51</v>
       </c>
       <c r="R48" t="s">
         <v>51</v>
       </c>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48">
         <v>0.216</v>
       </c>
       <c r="V48"/>
       <c r="W48">
         <v>0.829</v>
       </c>
       <c r="X48" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="Y48"/>
       <c r="Z48" t="s">
         <v>72</v>
       </c>
       <c r="AA48" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49"/>
       <c r="B49" t="s">
         <v>27</v>
       </c>
       <c r="C49" t="s">
         <v>28</v>
       </c>
       <c r="D49" t="s">
         <v>29</v>
       </c>
       <c r="E49">
         <v>2013</v>
       </c>
       <c r="F49" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G49" t="s">
         <v>31</v>
       </c>
       <c r="H49" t="s">
         <v>32</v>
       </c>
       <c r="I49" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J49" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="K49" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L49" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M49" t="s">
         <v>36</v>
       </c>
       <c r="N49" t="s">
         <v>37</v>
       </c>
       <c r="O49">
         <v>218</v>
       </c>
       <c r="P49">
         <v>0.912</v>
       </c>
       <c r="Q49">
         <v>0.792</v>
       </c>
       <c r="R49">
         <v>1.05</v>
       </c>
       <c r="S49"/>
       <c r="T49">
         <v>0.991</v>
       </c>
       <c r="U49">
         <v>1.39</v>
       </c>
       <c r="V49"/>
       <c r="W49">
         <v>2.72</v>
       </c>
       <c r="X49" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Y49"/>
       <c r="Z49" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AA49" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50"/>
       <c r="B50" t="s">
         <v>27</v>
       </c>
       <c r="C50" t="s">
         <v>28</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50">
         <v>2013</v>
       </c>
       <c r="F50" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G50" t="s">
         <v>31</v>
       </c>
       <c r="H50" t="s">
         <v>32</v>
       </c>
       <c r="I50" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J50" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="K50" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L50" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M50" t="s">
         <v>41</v>
       </c>
       <c r="N50" t="s">
         <v>42</v>
       </c>
       <c r="O50">
         <v>218</v>
       </c>
       <c r="P50">
         <v>0.997</v>
       </c>
       <c r="Q50">
         <v>0.883</v>
       </c>
       <c r="R50">
         <v>1.13</v>
       </c>
       <c r="S50"/>
       <c r="T50">
         <v>0.953</v>
       </c>
       <c r="U50">
         <v>1.4</v>
       </c>
       <c r="V50"/>
       <c r="W50">
         <v>2.61</v>
       </c>
       <c r="X50" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="Y50"/>
       <c r="Z50" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AA50" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51"/>
       <c r="B51" t="s">
         <v>27</v>
       </c>
       <c r="C51" t="s">
         <v>28</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51">
         <v>2013</v>
       </c>
       <c r="F51" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G51" t="s">
         <v>31</v>
       </c>
       <c r="H51" t="s">
         <v>32</v>
       </c>
       <c r="I51" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="J51" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="K51" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="L51" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M51" t="s">
         <v>36</v>
       </c>
       <c r="N51" t="s">
         <v>37</v>
       </c>
       <c r="O51">
         <v>218</v>
       </c>
       <c r="P51" t="s">
         <v>51</v>
       </c>
       <c r="Q51" t="s">
         <v>51</v>
       </c>
       <c r="R51" t="s">
         <v>51</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51">
         <v>0.102</v>
       </c>
       <c r="V51"/>
       <c r="W51">
         <v>0.286</v>
       </c>
       <c r="X51" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="Y51"/>
       <c r="Z51" t="s">
         <v>72</v>
       </c>
       <c r="AA51" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52"/>
       <c r="B52" t="s">
         <v>27</v>
       </c>
       <c r="C52" t="s">
         <v>28</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52">
         <v>2013</v>
       </c>
       <c r="F52" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G52" t="s">
         <v>31</v>
       </c>
       <c r="H52" t="s">
         <v>32</v>
       </c>
       <c r="I52" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="J52" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="K52" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="L52" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M52" t="s">
         <v>41</v>
       </c>
       <c r="N52" t="s">
         <v>42</v>
       </c>
       <c r="O52">
         <v>218</v>
       </c>
       <c r="P52" t="s">
         <v>51</v>
       </c>
       <c r="Q52" t="s">
         <v>51</v>
       </c>
       <c r="R52" t="s">
         <v>51</v>
       </c>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52">
         <v>0.117</v>
       </c>
       <c r="V52"/>
       <c r="W52">
         <v>0.425</v>
       </c>
       <c r="X52" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="Y52"/>
       <c r="Z52" t="s">
         <v>72</v>
       </c>
       <c r="AA52" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53"/>
       <c r="B53" t="s">
         <v>27</v>
       </c>
       <c r="C53" t="s">
         <v>28</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
       <c r="E53">
         <v>2013</v>
       </c>
       <c r="F53" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G53" t="s">
         <v>31</v>
       </c>
       <c r="H53" t="s">
         <v>32</v>
       </c>
       <c r="I53" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="L53" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="M53" t="s">
         <v>36</v>
       </c>
       <c r="N53" t="s">
         <v>37</v>
       </c>
       <c r="O53">
         <v>218</v>
       </c>
       <c r="P53">
         <v>2.91</v>
       </c>
       <c r="Q53">
         <v>2.38</v>
       </c>
       <c r="R53">
         <v>3.56</v>
       </c>
       <c r="S53">
         <v>2.0</v>
       </c>
       <c r="T53">
         <v>2.98</v>
       </c>
       <c r="U53">
         <v>4.59</v>
       </c>
       <c r="V53"/>
       <c r="W53">
         <v>18.6</v>
       </c>
       <c r="X53" t="s">
         <v>78</v>
       </c>
       <c r="Y53"/>
       <c r="Z53" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AA53" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54"/>
       <c r="B54" t="s">
         <v>27</v>
       </c>
       <c r="C54" t="s">
         <v>28</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
       <c r="E54">
         <v>2013</v>
       </c>
       <c r="F54" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G54" t="s">
         <v>31</v>
       </c>
       <c r="H54" t="s">
         <v>32</v>
       </c>
       <c r="I54" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="L54" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="M54" t="s">
         <v>41</v>
       </c>
       <c r="N54" t="s">
         <v>42</v>
       </c>
       <c r="O54">
         <v>218</v>
       </c>
       <c r="P54">
         <v>3.19</v>
       </c>
       <c r="Q54">
         <v>2.68</v>
       </c>
       <c r="R54">
         <v>3.79</v>
       </c>
       <c r="S54">
         <v>1.79</v>
       </c>
       <c r="T54">
         <v>2.87</v>
       </c>
       <c r="U54">
         <v>5.47</v>
       </c>
       <c r="V54"/>
       <c r="W54">
         <v>13.9</v>
       </c>
       <c r="X54" t="s">
         <v>78</v>
       </c>
       <c r="Y54"/>
       <c r="Z54" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AA54" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55"/>
       <c r="B55" t="s">
         <v>27</v>
       </c>
       <c r="C55" t="s">
         <v>28</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55">
         <v>2013</v>
       </c>
       <c r="F55" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G55" t="s">
         <v>31</v>
       </c>
       <c r="H55" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I55" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J55" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="K55" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="L55" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M55" t="s">
         <v>36</v>
       </c>
       <c r="N55" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O55">
         <v>337</v>
       </c>
       <c r="P55" t="s">
         <v>51</v>
       </c>
       <c r="Q55" t="s">
         <v>51</v>
       </c>
       <c r="R55" t="s">
         <v>51</v>
       </c>
       <c r="S55"/>
       <c r="T55">
         <v>0.00732</v>
       </c>
       <c r="U55">
         <v>0.0218</v>
       </c>
       <c r="V55"/>
       <c r="W55">
         <v>0.0865</v>
       </c>
       <c r="X55" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="Y55"/>
       <c r="Z55" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="AA55" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56"/>
       <c r="B56" t="s">
         <v>27</v>
       </c>
       <c r="C56" t="s">
         <v>28</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56">
         <v>2013</v>
       </c>
       <c r="F56" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G56" t="s">
         <v>31</v>
       </c>
       <c r="H56" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I56" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J56" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="K56" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="L56" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="M56" t="s">
         <v>36</v>
       </c>
       <c r="N56" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O56">
         <v>337</v>
       </c>
       <c r="P56">
         <v>0.12</v>
       </c>
       <c r="Q56">
         <v>0.106</v>
       </c>
       <c r="R56">
         <v>0.136</v>
       </c>
       <c r="S56">
         <v>0.0686</v>
       </c>
       <c r="T56">
         <v>0.124</v>
       </c>
       <c r="U56">
         <v>0.202</v>
       </c>
       <c r="V56"/>
       <c r="W56">
         <v>0.514</v>
       </c>
       <c r="X56" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Y56"/>
       <c r="Z56" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AA56" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57"/>
       <c r="B57" t="s">
         <v>27</v>
       </c>
       <c r="C57" t="s">
         <v>28</v>
       </c>
       <c r="D57" t="s">
         <v>29</v>
       </c>
       <c r="E57">
         <v>2013</v>
       </c>
       <c r="F57" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G57" t="s">
         <v>31</v>
       </c>
       <c r="H57" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I57" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="J57" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="K57" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="L57" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M57" t="s">
         <v>36</v>
       </c>
       <c r="N57" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O57">
         <v>337</v>
       </c>
       <c r="P57">
         <v>0.162</v>
       </c>
       <c r="Q57">
         <v>0.146</v>
       </c>
       <c r="R57">
         <v>0.18</v>
       </c>
       <c r="S57">
         <v>0.0901</v>
       </c>
       <c r="T57">
         <v>0.161</v>
       </c>
       <c r="U57">
         <v>0.262</v>
       </c>
       <c r="V57"/>
       <c r="W57">
         <v>0.522</v>
       </c>
       <c r="X57" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="Y57"/>
       <c r="Z57" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="AA57" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58"/>
       <c r="B58" t="s">
         <v>27</v>
       </c>
       <c r="C58" t="s">
         <v>28</v>
       </c>
       <c r="D58" t="s">
         <v>29</v>
       </c>
       <c r="E58">
         <v>2013</v>
       </c>
       <c r="F58" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G58" t="s">
         <v>31</v>
       </c>
       <c r="H58" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I58" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="J58" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="K58" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="L58" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="M58" t="s">
         <v>36</v>
       </c>
       <c r="N58" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O58">
         <v>337</v>
       </c>
       <c r="P58" t="s">
         <v>51</v>
       </c>
       <c r="Q58" t="s">
         <v>51</v>
       </c>
       <c r="R58" t="s">
         <v>51</v>
       </c>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="Y58"/>
       <c r="Z58" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AA58" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59"/>
       <c r="B59" t="s">
         <v>27</v>
       </c>
       <c r="C59" t="s">
         <v>28</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59">
         <v>2013</v>
       </c>
       <c r="F59" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G59" t="s">
         <v>31</v>
       </c>
       <c r="H59" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I59" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J59" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="K59" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="L59" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="M59" t="s">
         <v>36</v>
       </c>
       <c r="N59" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O59">
         <v>337</v>
       </c>
       <c r="P59" t="s">
         <v>51</v>
       </c>
       <c r="Q59" t="s">
         <v>51</v>
       </c>
       <c r="R59" t="s">
         <v>51</v>
       </c>
       <c r="S59"/>
       <c r="T59">
         <v>0.0189</v>
       </c>
       <c r="U59">
         <v>0.048</v>
       </c>
       <c r="V59"/>
       <c r="W59">
         <v>0.135</v>
       </c>
       <c r="X59" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Y59"/>
       <c r="Z59" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AA59" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60"/>
       <c r="B60" t="s">
         <v>27</v>
       </c>
       <c r="C60" t="s">
         <v>28</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60">
         <v>2013</v>
       </c>
       <c r="F60" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G60" t="s">
         <v>31</v>
       </c>
       <c r="H60" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I60" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="J60" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="K60" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="L60" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="M60" t="s">
         <v>36</v>
       </c>
       <c r="N60" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O60">
         <v>337</v>
       </c>
       <c r="P60">
         <v>1.09</v>
       </c>
       <c r="Q60">
         <v>0.952</v>
       </c>
       <c r="R60">
         <v>1.26</v>
       </c>
       <c r="S60">
         <v>0.606</v>
       </c>
       <c r="T60">
         <v>1.13</v>
       </c>
       <c r="U60">
         <v>1.85</v>
       </c>
       <c r="V60"/>
       <c r="W60">
         <v>4.59</v>
       </c>
       <c r="X60" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Y60"/>
       <c r="Z60" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AA60" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61"/>
       <c r="B61" t="s">
         <v>27</v>
       </c>
       <c r="C61" t="s">
         <v>28</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61">
         <v>2013</v>
       </c>
       <c r="F61" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G61" t="s">
         <v>31</v>
       </c>
       <c r="H61" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I61" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J61" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="K61" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="L61" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="M61" t="s">
         <v>36</v>
       </c>
       <c r="N61" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O61">
         <v>337</v>
       </c>
       <c r="P61">
         <v>0.739</v>
       </c>
       <c r="Q61">
         <v>0.66</v>
       </c>
       <c r="R61">
         <v>0.827</v>
       </c>
       <c r="S61">
         <v>0.497</v>
       </c>
       <c r="T61">
         <v>0.764</v>
       </c>
       <c r="U61">
         <v>1.18</v>
       </c>
       <c r="V61"/>
       <c r="W61">
         <v>1.95</v>
       </c>
       <c r="X61" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Y61"/>
       <c r="Z61" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AA61" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62"/>
       <c r="B62" t="s">
         <v>27</v>
       </c>
       <c r="C62" t="s">
         <v>28</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62">
         <v>2013</v>
       </c>
       <c r="F62" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G62" t="s">
         <v>31</v>
       </c>
       <c r="H62" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I62" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J62" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="K62" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="L62" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="M62" t="s">
         <v>36</v>
       </c>
       <c r="N62" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O62">
         <v>337</v>
       </c>
       <c r="P62">
         <v>1.42</v>
       </c>
       <c r="Q62">
         <v>1.26</v>
       </c>
       <c r="R62">
         <v>1.6</v>
       </c>
       <c r="S62">
         <v>1.04</v>
       </c>
       <c r="T62">
         <v>1.63</v>
       </c>
       <c r="U62">
         <v>2.34</v>
       </c>
       <c r="V62"/>
       <c r="W62">
         <v>4.07</v>
       </c>
       <c r="X62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Y62"/>
       <c r="Z62" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AA62" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63"/>
       <c r="B63" t="s">
         <v>27</v>
       </c>
       <c r="C63" t="s">
         <v>28</v>
       </c>
       <c r="D63" t="s">
         <v>29</v>
       </c>
       <c r="E63">
         <v>2013</v>
       </c>
       <c r="F63" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G63" t="s">
         <v>31</v>
       </c>
       <c r="H63" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I63" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="J63" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="K63" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="L63" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="M63" t="s">
         <v>36</v>
       </c>
       <c r="N63" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O63">
         <v>337</v>
       </c>
       <c r="P63">
         <v>5.07</v>
       </c>
       <c r="Q63">
         <v>4.53</v>
       </c>
       <c r="R63">
         <v>5.68</v>
       </c>
       <c r="S63">
         <v>3.41</v>
       </c>
       <c r="T63">
         <v>5.05</v>
       </c>
       <c r="U63">
         <v>7.82</v>
       </c>
       <c r="V63"/>
       <c r="W63">
         <v>17.6</v>
       </c>
       <c r="X63" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="Y63"/>
       <c r="Z63" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="AA63" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64"/>
       <c r="B64" t="s">
         <v>27</v>
       </c>
       <c r="C64" t="s">
         <v>28</v>
       </c>
       <c r="D64" t="s">
         <v>29</v>
       </c>
       <c r="E64">
         <v>2013</v>
       </c>
       <c r="F64" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G64" t="s">
         <v>31</v>
       </c>
       <c r="H64" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I64" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="J64" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="K64" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="L64" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M64" t="s">
         <v>36</v>
       </c>
       <c r="N64" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O64">
         <v>337</v>
       </c>
       <c r="P64" t="s">
         <v>51</v>
       </c>
       <c r="Q64" t="s">
         <v>51</v>
       </c>
       <c r="R64" t="s">
         <v>51</v>
       </c>
       <c r="S64"/>
       <c r="T64"/>
       <c r="U64">
         <v>0.0246</v>
       </c>
       <c r="V64"/>
       <c r="W64">
         <v>0.108</v>
       </c>
       <c r="X64" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="Y64"/>
       <c r="Z64" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="AA64" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65"/>
       <c r="B65" t="s">
         <v>27</v>
       </c>
       <c r="C65" t="s">
         <v>28</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65">
         <v>2013</v>
       </c>
       <c r="F65" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G65" t="s">
         <v>31</v>
       </c>
       <c r="H65" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I65" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="J65" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="K65" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="L65" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="M65" t="s">
         <v>36</v>
       </c>
       <c r="N65" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="O65">
         <v>337</v>
       </c>
       <c r="P65">
         <v>0.0841</v>
       </c>
       <c r="Q65">
         <v>0.0743</v>
       </c>
       <c r="R65">
         <v>0.0952</v>
       </c>
       <c r="S65">
         <v>0.0447</v>
       </c>
       <c r="T65">
         <v>0.082</v>
       </c>
       <c r="U65">
         <v>0.138</v>
       </c>
       <c r="V65"/>
       <c r="W65">
         <v>0.363</v>
       </c>
       <c r="X65" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="Y65"/>
       <c r="Z65" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="AA65" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66"/>
       <c r="B66" t="s">
         <v>27</v>
       </c>
       <c r="C66" t="s">
         <v>28</v>
       </c>
       <c r="D66" t="s">
         <v>29</v>
       </c>
       <c r="E66">
         <v>2013</v>
       </c>
       <c r="F66" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G66" t="s">
         <v>31</v>
       </c>
       <c r="H66" t="s">
         <v>32</v>
       </c>
       <c r="I66" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="J66" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="K66" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="L66" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M66" t="s">
         <v>36</v>
       </c>
       <c r="N66" t="s">
         <v>37</v>
       </c>
       <c r="O66">
         <v>218</v>
       </c>
       <c r="P66">
         <v>5.2</v>
       </c>
       <c r="Q66">
         <v>4.09</v>
       </c>
       <c r="R66">
         <v>6.61</v>
       </c>
       <c r="S66">
         <v>2.82</v>
       </c>
       <c r="T66">
         <v>5.57</v>
       </c>
@@ -6923,69 +6932,69 @@
         <v>78</v>
       </c>
       <c r="Y66"/>
       <c r="Z66" t="s">
         <v>53</v>
       </c>
       <c r="AA66" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67"/>
       <c r="B67" t="s">
         <v>27</v>
       </c>
       <c r="C67" t="s">
         <v>28</v>
       </c>
       <c r="D67" t="s">
         <v>29</v>
       </c>
       <c r="E67">
         <v>2013</v>
       </c>
       <c r="F67" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G67" t="s">
         <v>31</v>
       </c>
       <c r="H67" t="s">
         <v>32</v>
       </c>
       <c r="I67" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="J67" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="K67" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="L67" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="M67" t="s">
         <v>41</v>
       </c>
       <c r="N67" t="s">
         <v>42</v>
       </c>
       <c r="O67">
         <v>218</v>
       </c>
       <c r="P67">
         <v>5.69</v>
       </c>
       <c r="Q67">
         <v>4.81</v>
       </c>
       <c r="R67">
         <v>6.72</v>
       </c>
       <c r="S67">
         <v>3.36</v>
       </c>
       <c r="T67">
         <v>5.86</v>
       </c>
@@ -7000,5623 +7009,5700 @@
         <v>78</v>
       </c>
       <c r="Y67"/>
       <c r="Z67" t="s">
         <v>53</v>
       </c>
       <c r="AA67" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68"/>
       <c r="B68" t="s">
         <v>27</v>
       </c>
       <c r="C68" t="s">
         <v>28</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
       <c r="E68">
         <v>2013</v>
       </c>
       <c r="F68" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G68" t="s">
         <v>31</v>
       </c>
       <c r="H68" t="s">
         <v>32</v>
       </c>
       <c r="I68" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="J68" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="K68" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="L68" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M68" t="s">
         <v>36</v>
       </c>
       <c r="N68" t="s">
         <v>37</v>
       </c>
       <c r="O68">
         <v>218</v>
       </c>
       <c r="P68" t="s">
         <v>51</v>
       </c>
       <c r="Q68" t="s">
         <v>51</v>
       </c>
       <c r="R68" t="s">
         <v>51</v>
       </c>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68" t="s">
         <v>48</v>
       </c>
       <c r="AA68" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69"/>
       <c r="B69" t="s">
         <v>27</v>
       </c>
       <c r="C69" t="s">
         <v>28</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
       <c r="E69">
         <v>2013</v>
       </c>
       <c r="F69" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G69" t="s">
         <v>31</v>
       </c>
       <c r="H69" t="s">
         <v>32</v>
       </c>
       <c r="I69" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="J69" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="K69" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="L69" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="M69" t="s">
         <v>41</v>
       </c>
       <c r="N69" t="s">
         <v>42</v>
       </c>
       <c r="O69">
         <v>218</v>
       </c>
       <c r="P69" t="s">
         <v>51</v>
       </c>
       <c r="Q69" t="s">
         <v>51</v>
       </c>
       <c r="R69" t="s">
         <v>51</v>
       </c>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69" t="s">
         <v>48</v>
       </c>
       <c r="AA69" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70"/>
       <c r="B70" t="s">
         <v>27</v>
       </c>
       <c r="C70" t="s">
         <v>28</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
       <c r="E70">
         <v>2013</v>
       </c>
       <c r="F70" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G70" t="s">
         <v>31</v>
       </c>
       <c r="H70" t="s">
         <v>32</v>
       </c>
       <c r="I70" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="J70" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="K70" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="L70" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M70" t="s">
         <v>36</v>
       </c>
       <c r="N70" t="s">
         <v>37</v>
       </c>
       <c r="O70">
         <v>218</v>
       </c>
       <c r="P70">
         <v>2.01</v>
       </c>
       <c r="Q70">
         <v>1.57</v>
       </c>
       <c r="R70">
         <v>2.58</v>
       </c>
       <c r="S70">
         <v>0.943</v>
       </c>
       <c r="T70">
         <v>2.3</v>
       </c>
       <c r="U70">
         <v>4.4</v>
       </c>
       <c r="V70"/>
       <c r="W70">
         <v>16.0</v>
       </c>
       <c r="X70" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Y70"/>
       <c r="Z70" t="s">
         <v>48</v>
       </c>
       <c r="AA70" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71"/>
       <c r="B71" t="s">
         <v>27</v>
       </c>
       <c r="C71" t="s">
         <v>28</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71">
         <v>2013</v>
       </c>
       <c r="F71" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G71" t="s">
         <v>31</v>
       </c>
       <c r="H71" t="s">
         <v>32</v>
       </c>
       <c r="I71" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="J71" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="K71" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="L71" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="M71" t="s">
         <v>41</v>
       </c>
       <c r="N71" t="s">
         <v>42</v>
       </c>
       <c r="O71">
         <v>218</v>
       </c>
       <c r="P71">
         <v>2.2</v>
       </c>
       <c r="Q71">
         <v>1.79</v>
       </c>
       <c r="R71">
         <v>2.71</v>
       </c>
       <c r="S71">
         <v>1.17</v>
       </c>
       <c r="T71">
         <v>1.87</v>
       </c>
       <c r="U71">
         <v>3.54</v>
       </c>
       <c r="V71"/>
       <c r="W71">
         <v>15.2</v>
       </c>
       <c r="X71" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Y71"/>
       <c r="Z71" t="s">
         <v>48</v>
       </c>
       <c r="AA71" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72"/>
       <c r="B72" t="s">
         <v>27</v>
       </c>
       <c r="C72" t="s">
         <v>28</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72">
         <v>2013</v>
       </c>
       <c r="F72" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G72" t="s">
         <v>31</v>
       </c>
       <c r="H72" t="s">
         <v>32</v>
       </c>
       <c r="I72" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="J72" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="K72" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="L72" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M72" t="s">
         <v>36</v>
       </c>
       <c r="N72" t="s">
         <v>37</v>
       </c>
       <c r="O72">
         <v>218</v>
       </c>
       <c r="P72">
         <v>9.62</v>
       </c>
       <c r="Q72">
         <v>7.62</v>
       </c>
       <c r="R72">
         <v>12.1</v>
       </c>
       <c r="S72">
         <v>5.35</v>
       </c>
       <c r="T72">
         <v>11.0</v>
       </c>
       <c r="U72">
         <v>20.5</v>
       </c>
       <c r="V72"/>
       <c r="W72">
         <v>47.9</v>
       </c>
       <c r="X72" t="s">
         <v>78</v>
       </c>
       <c r="Y72"/>
       <c r="Z72" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AA72" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73"/>
       <c r="B73" t="s">
         <v>27</v>
       </c>
       <c r="C73" t="s">
         <v>28</v>
       </c>
       <c r="D73" t="s">
         <v>29</v>
       </c>
       <c r="E73">
         <v>2013</v>
       </c>
       <c r="F73" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G73" t="s">
         <v>31</v>
       </c>
       <c r="H73" t="s">
         <v>32</v>
       </c>
       <c r="I73" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="J73" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="K73" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="L73" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M73" t="s">
         <v>41</v>
       </c>
       <c r="N73" t="s">
         <v>42</v>
       </c>
       <c r="O73">
         <v>218</v>
       </c>
       <c r="P73">
         <v>10.52</v>
       </c>
       <c r="Q73">
         <v>9.01</v>
       </c>
       <c r="R73">
         <v>12.3</v>
       </c>
       <c r="S73">
         <v>6.81</v>
       </c>
       <c r="T73">
         <v>10.5</v>
       </c>
       <c r="U73">
         <v>16.9</v>
       </c>
       <c r="V73"/>
       <c r="W73">
         <v>36.1</v>
       </c>
       <c r="X73" t="s">
         <v>78</v>
       </c>
       <c r="Y73"/>
       <c r="Z73" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AA73" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74"/>
       <c r="B74" t="s">
         <v>27</v>
       </c>
       <c r="C74" t="s">
         <v>28</v>
       </c>
       <c r="D74" t="s">
         <v>29</v>
       </c>
       <c r="E74">
         <v>2013</v>
       </c>
       <c r="F74" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G74" t="s">
         <v>31</v>
       </c>
       <c r="H74" t="s">
         <v>32</v>
       </c>
       <c r="I74" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="J74" t="s">
+        <v>255</v>
+      </c>
+      <c r="K74" t="s">
+        <v>256</v>
+      </c>
+      <c r="L74" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="M74" t="s">
         <v>36</v>
       </c>
       <c r="N74" t="s">
         <v>37</v>
       </c>
       <c r="O74">
         <v>218</v>
       </c>
       <c r="P74">
         <v>6.05</v>
       </c>
       <c r="Q74">
         <v>4.67</v>
       </c>
       <c r="R74">
         <v>7.83</v>
       </c>
       <c r="S74">
         <v>2.7</v>
       </c>
       <c r="T74">
         <v>7.17</v>
       </c>
       <c r="U74">
         <v>12.7</v>
       </c>
       <c r="V74"/>
       <c r="W74">
         <v>31.9</v>
       </c>
       <c r="X74" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Y74"/>
       <c r="Z74" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AA74" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75"/>
       <c r="B75" t="s">
         <v>27</v>
       </c>
       <c r="C75" t="s">
         <v>28</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="E75">
         <v>2013</v>
       </c>
       <c r="F75" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G75" t="s">
         <v>31</v>
       </c>
       <c r="H75" t="s">
         <v>32</v>
       </c>
       <c r="I75" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="J75" t="s">
+        <v>255</v>
+      </c>
+      <c r="K75" t="s">
+        <v>256</v>
+      </c>
+      <c r="L75" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
       <c r="M75" t="s">
         <v>41</v>
       </c>
       <c r="N75" t="s">
         <v>42</v>
       </c>
       <c r="O75">
         <v>218</v>
       </c>
       <c r="P75">
         <v>6.61</v>
       </c>
       <c r="Q75">
         <v>5.5</v>
       </c>
       <c r="R75">
         <v>7.94</v>
       </c>
       <c r="S75">
         <v>4.33</v>
       </c>
       <c r="T75">
         <v>6.75</v>
       </c>
       <c r="U75">
         <v>10.4</v>
       </c>
       <c r="V75"/>
       <c r="W75">
         <v>19.6</v>
       </c>
       <c r="X75" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Y75"/>
       <c r="Z75" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AA75" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76"/>
       <c r="B76" t="s">
         <v>27</v>
       </c>
       <c r="C76" t="s">
         <v>28</v>
       </c>
       <c r="D76" t="s">
         <v>29</v>
       </c>
       <c r="E76">
         <v>2013</v>
       </c>
       <c r="F76" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G76" t="s">
         <v>31</v>
       </c>
       <c r="H76" t="s">
         <v>32</v>
       </c>
       <c r="I76" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="J76" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="K76" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="L76" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M76" t="s">
         <v>36</v>
       </c>
       <c r="N76" t="s">
         <v>37</v>
       </c>
       <c r="O76">
         <v>218</v>
       </c>
       <c r="P76">
         <v>1.89</v>
       </c>
       <c r="Q76">
         <v>1.38</v>
       </c>
       <c r="R76">
         <v>2.59</v>
       </c>
       <c r="S76">
         <v>0.857</v>
       </c>
       <c r="T76">
         <v>2.28</v>
       </c>
       <c r="U76">
         <v>5.21</v>
       </c>
       <c r="V76"/>
       <c r="W76">
         <v>13.3</v>
       </c>
       <c r="X76" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="Y76"/>
       <c r="Z76" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AA76" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77"/>
       <c r="B77" t="s">
         <v>27</v>
       </c>
       <c r="C77" t="s">
         <v>28</v>
       </c>
       <c r="D77" t="s">
         <v>29</v>
       </c>
       <c r="E77">
         <v>2013</v>
       </c>
       <c r="F77" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G77" t="s">
         <v>31</v>
       </c>
       <c r="H77" t="s">
         <v>32</v>
       </c>
       <c r="I77" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="J77" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="K77" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="L77" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M77" t="s">
         <v>41</v>
       </c>
       <c r="N77" t="s">
         <v>42</v>
       </c>
       <c r="O77">
         <v>218</v>
       </c>
       <c r="P77">
         <v>2.07</v>
       </c>
       <c r="Q77">
         <v>1.63</v>
       </c>
       <c r="R77">
         <v>2.62</v>
       </c>
       <c r="S77">
         <v>0.936</v>
       </c>
       <c r="T77">
         <v>2.16</v>
       </c>
       <c r="U77">
         <v>4.24</v>
       </c>
       <c r="V77"/>
       <c r="W77">
         <v>12.9</v>
       </c>
       <c r="X77" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="Y77"/>
       <c r="Z77" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="AA77" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78"/>
       <c r="B78" t="s">
         <v>27</v>
       </c>
       <c r="C78" t="s">
         <v>28</v>
       </c>
       <c r="D78" t="s">
         <v>29</v>
       </c>
       <c r="E78">
         <v>2013</v>
       </c>
       <c r="F78" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G78" t="s">
         <v>31</v>
       </c>
       <c r="H78" t="s">
         <v>32</v>
       </c>
       <c r="I78" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="J78" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="K78" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="L78" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M78" t="s">
         <v>36</v>
       </c>
       <c r="N78" t="s">
         <v>37</v>
       </c>
       <c r="O78">
         <v>218</v>
       </c>
       <c r="P78">
         <v>4.49</v>
       </c>
       <c r="Q78">
         <v>3.43</v>
       </c>
       <c r="R78">
         <v>5.87</v>
       </c>
       <c r="S78">
         <v>2.37</v>
       </c>
       <c r="T78">
         <v>4.87</v>
       </c>
       <c r="U78">
         <v>8.27</v>
       </c>
       <c r="V78"/>
       <c r="W78">
         <v>35.0</v>
       </c>
       <c r="X78" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Y78"/>
       <c r="Z78" t="s">
         <v>48</v>
       </c>
       <c r="AA78" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79"/>
       <c r="B79" t="s">
         <v>27</v>
       </c>
       <c r="C79" t="s">
         <v>28</v>
       </c>
       <c r="D79" t="s">
         <v>29</v>
       </c>
       <c r="E79">
         <v>2013</v>
       </c>
       <c r="F79" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G79" t="s">
         <v>31</v>
       </c>
       <c r="H79" t="s">
         <v>32</v>
       </c>
       <c r="I79" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="J79" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="K79" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="L79" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="M79" t="s">
         <v>41</v>
       </c>
       <c r="N79" t="s">
         <v>42</v>
       </c>
       <c r="O79">
         <v>218</v>
       </c>
       <c r="P79">
         <v>4.91</v>
       </c>
       <c r="Q79">
         <v>4.02</v>
       </c>
       <c r="R79">
         <v>6.0</v>
       </c>
       <c r="S79">
         <v>3.0</v>
       </c>
       <c r="T79">
         <v>4.96</v>
       </c>
       <c r="U79">
         <v>7.06</v>
       </c>
       <c r="V79"/>
       <c r="W79">
         <v>21.5</v>
       </c>
       <c r="X79" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Y79"/>
       <c r="Z79" t="s">
         <v>48</v>
       </c>
       <c r="AA79" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80"/>
       <c r="B80" t="s">
         <v>27</v>
       </c>
       <c r="C80" t="s">
         <v>28</v>
       </c>
       <c r="D80" t="s">
         <v>29</v>
       </c>
       <c r="E80">
         <v>2013</v>
       </c>
       <c r="F80" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G80" t="s">
         <v>31</v>
       </c>
       <c r="H80" t="s">
         <v>32</v>
       </c>
       <c r="I80" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="J80" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="K80" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M80" t="s">
         <v>36</v>
       </c>
       <c r="N80" t="s">
         <v>37</v>
       </c>
       <c r="O80">
         <v>218</v>
       </c>
       <c r="P80">
         <v>52.6</v>
       </c>
       <c r="Q80">
         <v>38.5</v>
       </c>
       <c r="R80">
         <v>72.0</v>
       </c>
       <c r="S80">
         <v>20.7</v>
       </c>
       <c r="T80">
         <v>43.0</v>
       </c>
       <c r="U80">
         <v>118</v>
       </c>
       <c r="V80"/>
       <c r="W80">
         <v>930</v>
       </c>
       <c r="X80" t="s">
         <v>78</v>
       </c>
       <c r="Y80"/>
       <c r="Z80" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="AA80" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81"/>
       <c r="B81" t="s">
         <v>27</v>
       </c>
       <c r="C81" t="s">
         <v>28</v>
       </c>
       <c r="D81" t="s">
         <v>29</v>
       </c>
       <c r="E81">
         <v>2013</v>
       </c>
       <c r="F81" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G81" t="s">
         <v>31</v>
       </c>
       <c r="H81" t="s">
         <v>32</v>
       </c>
       <c r="I81" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="J81" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="K81" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="L81" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="M81" t="s">
         <v>41</v>
       </c>
       <c r="N81" t="s">
         <v>42</v>
       </c>
       <c r="O81">
         <v>218</v>
       </c>
       <c r="P81">
         <v>57.5</v>
       </c>
       <c r="Q81">
         <v>44.3</v>
       </c>
       <c r="R81">
         <v>74.6</v>
       </c>
       <c r="S81">
         <v>23.9</v>
       </c>
       <c r="T81">
         <v>46.2</v>
       </c>
       <c r="U81">
         <v>120</v>
       </c>
       <c r="V81"/>
       <c r="W81">
         <v>534</v>
       </c>
       <c r="X81" t="s">
         <v>78</v>
       </c>
       <c r="Y81"/>
       <c r="Z81" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="AA81" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82"/>
       <c r="B82" t="s">
         <v>27</v>
       </c>
       <c r="C82" t="s">
         <v>28</v>
       </c>
       <c r="D82" t="s">
         <v>29</v>
       </c>
       <c r="E82">
         <v>2013</v>
       </c>
       <c r="F82" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G82" t="s">
         <v>31</v>
       </c>
       <c r="H82" t="s">
         <v>32</v>
       </c>
       <c r="I82" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="J82" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="K82" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="L82" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="M82" t="s">
         <v>36</v>
       </c>
       <c r="N82" t="s">
         <v>37</v>
       </c>
       <c r="O82">
         <v>218</v>
       </c>
       <c r="P82">
         <v>6.88</v>
       </c>
       <c r="Q82">
         <v>5.7</v>
       </c>
       <c r="R82">
         <v>8.32</v>
       </c>
       <c r="S82">
         <v>3.84</v>
       </c>
       <c r="T82">
         <v>6.35</v>
       </c>
       <c r="U82">
         <v>12.2</v>
       </c>
       <c r="V82"/>
       <c r="W82">
         <v>25.4</v>
       </c>
       <c r="X82" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="Y82"/>
       <c r="Z82" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AA82" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83"/>
       <c r="B83" t="s">
         <v>27</v>
       </c>
       <c r="C83" t="s">
         <v>28</v>
       </c>
       <c r="D83" t="s">
         <v>29</v>
       </c>
       <c r="E83">
         <v>2013</v>
       </c>
       <c r="F83" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G83" t="s">
         <v>31</v>
       </c>
       <c r="H83" t="s">
         <v>32</v>
       </c>
       <c r="I83" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="J83" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="K83" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="L83" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="M83" t="s">
         <v>41</v>
       </c>
       <c r="N83" t="s">
         <v>42</v>
       </c>
       <c r="O83">
         <v>218</v>
       </c>
       <c r="P83">
         <v>7.52</v>
       </c>
       <c r="Q83">
         <v>6.5</v>
       </c>
       <c r="R83">
         <v>8.72</v>
       </c>
       <c r="S83">
         <v>4.91</v>
       </c>
       <c r="T83">
         <v>7.22</v>
       </c>
       <c r="U83">
         <v>11.5</v>
       </c>
       <c r="V83"/>
       <c r="W83">
         <v>27.5</v>
       </c>
       <c r="X83" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="Y83"/>
       <c r="Z83" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AA83" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84"/>
       <c r="B84" t="s">
         <v>27</v>
       </c>
       <c r="C84" t="s">
         <v>28</v>
       </c>
       <c r="D84" t="s">
         <v>29</v>
       </c>
       <c r="E84">
         <v>2013</v>
       </c>
       <c r="F84" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G84" t="s">
         <v>31</v>
       </c>
       <c r="H84" t="s">
         <v>32</v>
       </c>
       <c r="I84" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="J84" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="K84" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="L84" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="M84" t="s">
         <v>36</v>
       </c>
       <c r="N84" t="s">
         <v>37</v>
       </c>
       <c r="O84">
         <v>218</v>
       </c>
       <c r="P84">
         <v>13.8</v>
       </c>
       <c r="Q84">
         <v>11.0</v>
       </c>
       <c r="R84">
         <v>17.4</v>
       </c>
       <c r="S84">
         <v>7.75</v>
       </c>
       <c r="T84">
         <v>15.7</v>
       </c>
       <c r="U84">
         <v>25.4</v>
       </c>
       <c r="V84"/>
       <c r="W84">
         <v>69.9</v>
       </c>
       <c r="X84" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="Y84"/>
       <c r="Z84" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="AA84" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85"/>
       <c r="B85" t="s">
         <v>27</v>
       </c>
       <c r="C85" t="s">
         <v>28</v>
       </c>
       <c r="D85" t="s">
         <v>29</v>
       </c>
       <c r="E85">
         <v>2013</v>
       </c>
       <c r="F85" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G85" t="s">
         <v>31</v>
       </c>
       <c r="H85" t="s">
         <v>32</v>
       </c>
       <c r="I85" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="J85" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="K85" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="L85" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="M85" t="s">
         <v>41</v>
       </c>
       <c r="N85" t="s">
         <v>42</v>
       </c>
       <c r="O85">
         <v>218</v>
       </c>
       <c r="P85">
         <v>15.1</v>
       </c>
       <c r="Q85">
         <v>12.9</v>
       </c>
       <c r="R85">
         <v>17.7</v>
       </c>
       <c r="S85">
         <v>8.67</v>
       </c>
       <c r="T85">
         <v>15.4</v>
       </c>
       <c r="U85">
         <v>22.5</v>
       </c>
       <c r="V85"/>
       <c r="W85">
         <v>51.8</v>
       </c>
       <c r="X85" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="Y85"/>
       <c r="Z85" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="AA85" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86"/>
       <c r="B86" t="s">
         <v>27</v>
       </c>
       <c r="C86" t="s">
         <v>28</v>
       </c>
       <c r="D86" t="s">
         <v>29</v>
       </c>
       <c r="E86">
         <v>2013</v>
       </c>
       <c r="F86" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G86" t="s">
         <v>31</v>
       </c>
       <c r="H86" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I86" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="J86" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="K86" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="L86" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="M86" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N86" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O86">
         <v>217</v>
       </c>
       <c r="P86" t="s">
         <v>51</v>
       </c>
       <c r="Q86" t="s">
         <v>51</v>
       </c>
       <c r="R86" t="s">
         <v>51</v>
       </c>
       <c r="S86"/>
       <c r="T86"/>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86"/>
       <c r="X86" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="Y86"/>
       <c r="Z86" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="AA86" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87"/>
       <c r="B87" t="s">
         <v>27</v>
       </c>
       <c r="C87" t="s">
         <v>28</v>
       </c>
       <c r="D87" t="s">
         <v>29</v>
       </c>
       <c r="E87">
         <v>2013</v>
       </c>
       <c r="F87" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G87" t="s">
         <v>31</v>
       </c>
       <c r="H87" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I87" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="J87" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="K87" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="L87" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="M87" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N87" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O87">
         <v>217</v>
       </c>
       <c r="P87" t="s">
         <v>51</v>
       </c>
       <c r="Q87" t="s">
         <v>51</v>
       </c>
       <c r="R87" t="s">
         <v>51</v>
       </c>
       <c r="S87"/>
       <c r="T87"/>
       <c r="U87">
         <v>2.61</v>
       </c>
       <c r="V87"/>
       <c r="W87">
         <v>5.04</v>
       </c>
       <c r="X87" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="Y87"/>
       <c r="Z87" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA87" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88"/>
       <c r="B88" t="s">
         <v>27</v>
       </c>
       <c r="C88" t="s">
         <v>28</v>
       </c>
       <c r="D88" t="s">
         <v>29</v>
       </c>
       <c r="E88">
         <v>2013</v>
       </c>
       <c r="F88" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G88" t="s">
         <v>31</v>
       </c>
       <c r="H88" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I88" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="J88" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="K88" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="L88" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="M88" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N88" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O88">
         <v>217</v>
       </c>
       <c r="P88">
         <v>20.8</v>
       </c>
       <c r="Q88">
         <v>17.2</v>
       </c>
       <c r="R88">
         <v>25.2</v>
       </c>
       <c r="S88">
         <v>9.64</v>
       </c>
       <c r="T88">
         <v>22.0</v>
       </c>
       <c r="U88">
         <v>42.8</v>
       </c>
       <c r="V88"/>
       <c r="W88">
         <v>108</v>
       </c>
       <c r="X88" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="Y88"/>
       <c r="Z88" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="AA88" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89"/>
       <c r="B89" t="s">
         <v>27</v>
       </c>
       <c r="C89" t="s">
         <v>28</v>
       </c>
       <c r="D89" t="s">
         <v>29</v>
       </c>
       <c r="E89">
         <v>2013</v>
       </c>
       <c r="F89" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G89" t="s">
         <v>31</v>
       </c>
       <c r="H89" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I89" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="J89" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="K89" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="L89" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="M89" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N89" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O89">
         <v>217</v>
       </c>
       <c r="P89" t="s">
         <v>51</v>
       </c>
       <c r="Q89" t="s">
         <v>51</v>
       </c>
       <c r="R89" t="s">
         <v>51</v>
       </c>
       <c r="S89"/>
       <c r="T89"/>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="Y89"/>
       <c r="Z89" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA89" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90"/>
       <c r="B90" t="s">
         <v>27</v>
       </c>
       <c r="C90" t="s">
         <v>28</v>
       </c>
       <c r="D90" t="s">
         <v>29</v>
       </c>
       <c r="E90">
         <v>2013</v>
       </c>
       <c r="F90" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G90" t="s">
         <v>31</v>
       </c>
       <c r="H90" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I90" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="J90" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="K90" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="L90" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="M90" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N90" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O90">
         <v>217</v>
       </c>
       <c r="P90" t="s">
         <v>51</v>
       </c>
       <c r="Q90" t="s">
         <v>51</v>
       </c>
       <c r="R90" t="s">
         <v>51</v>
       </c>
       <c r="S90"/>
       <c r="T90"/>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90">
         <v>1.94</v>
       </c>
       <c r="X90" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="Y90"/>
       <c r="Z90" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA90" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91"/>
       <c r="B91" t="s">
         <v>27</v>
       </c>
       <c r="C91" t="s">
         <v>28</v>
       </c>
       <c r="D91" t="s">
         <v>29</v>
       </c>
       <c r="E91">
         <v>2013</v>
       </c>
       <c r="F91" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G91" t="s">
         <v>31</v>
       </c>
       <c r="H91" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I91" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="J91" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="K91" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="L91" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M91" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N91" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O91">
         <v>217</v>
       </c>
       <c r="P91">
         <v>4.35</v>
       </c>
       <c r="Q91">
         <v>3.57</v>
       </c>
       <c r="R91">
         <v>5.3</v>
       </c>
       <c r="S91">
         <v>2.06</v>
       </c>
       <c r="T91">
         <v>3.97</v>
       </c>
       <c r="U91">
         <v>9.65</v>
       </c>
       <c r="V91"/>
       <c r="W91">
         <v>22.6</v>
       </c>
       <c r="X91" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="Y91"/>
       <c r="Z91" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="AA91" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92"/>
       <c r="B92" t="s">
         <v>27</v>
       </c>
       <c r="C92" t="s">
         <v>28</v>
       </c>
       <c r="D92" t="s">
         <v>29</v>
       </c>
       <c r="E92">
         <v>2013</v>
       </c>
       <c r="F92" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G92" t="s">
         <v>31</v>
       </c>
       <c r="H92" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I92" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="J92" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="K92" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="L92" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M92" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N92" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O92">
         <v>217</v>
       </c>
       <c r="P92">
         <v>4.21</v>
       </c>
       <c r="Q92">
         <v>3.44</v>
       </c>
       <c r="R92">
         <v>5.14</v>
       </c>
       <c r="S92">
         <v>1.67</v>
       </c>
       <c r="T92">
         <v>4.18</v>
       </c>
       <c r="U92">
         <v>9.14</v>
       </c>
       <c r="V92"/>
       <c r="W92">
         <v>23.6</v>
       </c>
       <c r="X92" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="Y92"/>
       <c r="Z92" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA92" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93"/>
       <c r="B93" t="s">
         <v>27</v>
       </c>
       <c r="C93" t="s">
         <v>28</v>
       </c>
       <c r="D93" t="s">
         <v>29</v>
       </c>
       <c r="E93">
         <v>2013</v>
       </c>
       <c r="F93" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G93" t="s">
         <v>31</v>
       </c>
       <c r="H93" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I93" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="J93" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="K93" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="L93" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M93" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N93" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O93">
         <v>217</v>
       </c>
       <c r="P93">
         <v>11.3</v>
       </c>
       <c r="Q93">
         <v>9.29</v>
       </c>
       <c r="R93">
         <v>13.7</v>
       </c>
       <c r="S93">
         <v>6.43</v>
       </c>
       <c r="T93">
         <v>10.0</v>
       </c>
       <c r="U93">
         <v>16.8</v>
       </c>
       <c r="V93"/>
       <c r="W93">
         <v>83.0</v>
       </c>
       <c r="X93" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="Y93"/>
       <c r="Z93" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA93" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94"/>
       <c r="B94" t="s">
         <v>27</v>
       </c>
       <c r="C94" t="s">
         <v>28</v>
       </c>
       <c r="D94" t="s">
         <v>29</v>
       </c>
       <c r="E94">
         <v>2013</v>
       </c>
       <c r="F94" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G94" t="s">
         <v>31</v>
       </c>
       <c r="H94" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I94" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="J94" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="K94" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="L94" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="M94" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N94" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O94">
         <v>217</v>
       </c>
       <c r="P94" t="s">
         <v>51</v>
       </c>
       <c r="Q94" t="s">
         <v>51</v>
       </c>
       <c r="R94" t="s">
         <v>51</v>
       </c>
       <c r="S94"/>
       <c r="T94"/>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="Y94"/>
       <c r="Z94" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA94" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95"/>
       <c r="B95" t="s">
         <v>27</v>
       </c>
       <c r="C95" t="s">
         <v>28</v>
       </c>
       <c r="D95" t="s">
         <v>29</v>
       </c>
       <c r="E95">
         <v>2013</v>
       </c>
       <c r="F95" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G95" t="s">
         <v>31</v>
       </c>
       <c r="H95" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I95" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="J95" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="K95" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="L95" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="M95" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N95" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O95">
         <v>217</v>
       </c>
       <c r="P95" t="s">
         <v>51</v>
       </c>
       <c r="Q95" t="s">
         <v>51</v>
       </c>
       <c r="R95" t="s">
         <v>51</v>
       </c>
       <c r="S95"/>
       <c r="T95"/>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="Y95"/>
       <c r="Z95" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA95" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96"/>
       <c r="B96" t="s">
         <v>27</v>
       </c>
       <c r="C96" t="s">
         <v>28</v>
       </c>
       <c r="D96" t="s">
         <v>29</v>
       </c>
       <c r="E96">
         <v>2013</v>
       </c>
       <c r="F96" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G96" t="s">
         <v>31</v>
       </c>
       <c r="H96" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I96" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="J96" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="K96" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="L96" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="M96" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N96" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O96">
         <v>217</v>
       </c>
       <c r="P96" t="s">
         <v>51</v>
       </c>
       <c r="Q96" t="s">
         <v>51</v>
       </c>
       <c r="R96" t="s">
         <v>51</v>
       </c>
       <c r="S96"/>
       <c r="T96"/>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="Y96"/>
       <c r="Z96" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA96" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97"/>
       <c r="B97" t="s">
         <v>27</v>
       </c>
       <c r="C97" t="s">
         <v>28</v>
       </c>
       <c r="D97" t="s">
         <v>29</v>
       </c>
       <c r="E97">
         <v>2013</v>
       </c>
       <c r="F97" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G97" t="s">
         <v>31</v>
       </c>
       <c r="H97" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I97" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="J97" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="K97" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="L97" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M97" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N97" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O97">
         <v>217</v>
       </c>
       <c r="P97" t="s">
         <v>51</v>
       </c>
       <c r="Q97" t="s">
         <v>51</v>
       </c>
       <c r="R97" t="s">
         <v>51</v>
       </c>
       <c r="S97"/>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97">
         <v>3.53</v>
       </c>
       <c r="X97" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="Y97"/>
       <c r="Z97" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA97" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98"/>
       <c r="B98" t="s">
         <v>27</v>
       </c>
       <c r="C98" t="s">
         <v>28</v>
       </c>
       <c r="D98" t="s">
         <v>29</v>
       </c>
       <c r="E98">
         <v>2013</v>
       </c>
       <c r="F98" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G98" t="s">
         <v>31</v>
       </c>
       <c r="H98" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I98" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="J98" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="K98" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="L98" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="M98" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N98" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O98">
         <v>217</v>
       </c>
       <c r="P98" t="s">
         <v>51</v>
       </c>
       <c r="Q98" t="s">
         <v>51</v>
       </c>
       <c r="R98" t="s">
         <v>51</v>
       </c>
       <c r="S98"/>
       <c r="T98"/>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="Y98"/>
       <c r="Z98" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA98" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99"/>
       <c r="B99" t="s">
         <v>27</v>
       </c>
       <c r="C99" t="s">
         <v>28</v>
       </c>
       <c r="D99" t="s">
         <v>29</v>
       </c>
       <c r="E99">
         <v>2013</v>
       </c>
       <c r="F99" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G99" t="s">
         <v>31</v>
       </c>
       <c r="H99" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I99" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="J99" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="K99" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="L99" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="M99" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N99" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O99">
         <v>217</v>
       </c>
       <c r="P99" t="s">
         <v>51</v>
       </c>
       <c r="Q99" t="s">
         <v>51</v>
       </c>
       <c r="R99" t="s">
         <v>51</v>
       </c>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="Y99"/>
       <c r="Z99" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA99" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100"/>
       <c r="B100" t="s">
         <v>27</v>
       </c>
       <c r="C100" t="s">
         <v>28</v>
       </c>
       <c r="D100" t="s">
         <v>29</v>
       </c>
       <c r="E100">
         <v>2013</v>
       </c>
       <c r="F100" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G100" t="s">
         <v>31</v>
       </c>
       <c r="H100" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I100" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="J100" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="K100" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="L100" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="M100" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N100" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O100">
         <v>217</v>
       </c>
       <c r="P100" t="s">
         <v>51</v>
       </c>
       <c r="Q100" t="s">
         <v>51</v>
       </c>
       <c r="R100" t="s">
         <v>51</v>
       </c>
       <c r="S100"/>
       <c r="T100"/>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="Y100"/>
       <c r="Z100" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AA100" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101"/>
       <c r="B101" t="s">
         <v>27</v>
       </c>
       <c r="C101" t="s">
         <v>28</v>
       </c>
       <c r="D101" t="s">
         <v>29</v>
       </c>
       <c r="E101">
         <v>2013</v>
       </c>
       <c r="F101" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G101" t="s">
         <v>31</v>
       </c>
       <c r="H101" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I101" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="J101" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="K101" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="L101" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="M101" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N101" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O101">
         <v>217</v>
       </c>
       <c r="P101" t="s">
         <v>51</v>
       </c>
       <c r="Q101" t="s">
         <v>51</v>
       </c>
       <c r="R101" t="s">
         <v>51</v>
       </c>
       <c r="S101"/>
       <c r="T101"/>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101"/>
       <c r="X101" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="Y101"/>
       <c r="Z101" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="AA101" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102"/>
       <c r="B102" t="s">
         <v>27</v>
       </c>
       <c r="C102" t="s">
         <v>28</v>
       </c>
       <c r="D102" t="s">
         <v>29</v>
       </c>
       <c r="E102">
         <v>2013</v>
       </c>
       <c r="F102" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G102" t="s">
         <v>31</v>
       </c>
       <c r="H102" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I102" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="J102" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="K102" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="L102" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="M102" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N102" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O102">
         <v>217</v>
       </c>
       <c r="P102" t="s">
         <v>51</v>
       </c>
       <c r="Q102" t="s">
         <v>51</v>
       </c>
       <c r="R102" t="s">
         <v>51</v>
       </c>
       <c r="S102"/>
       <c r="T102"/>
       <c r="U102"/>
       <c r="V102"/>
       <c r="W102"/>
       <c r="X102" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="Y102"/>
       <c r="Z102" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="AA102" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103"/>
       <c r="B103" t="s">
         <v>27</v>
       </c>
       <c r="C103" t="s">
         <v>28</v>
       </c>
       <c r="D103" t="s">
         <v>29</v>
       </c>
       <c r="E103">
         <v>2013</v>
       </c>
       <c r="F103" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G103" t="s">
         <v>31</v>
       </c>
       <c r="H103" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I103" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="J103" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="K103" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="L103" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="M103" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N103" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O103">
         <v>217</v>
       </c>
       <c r="P103" t="s">
         <v>51</v>
       </c>
       <c r="Q103" t="s">
         <v>51</v>
       </c>
       <c r="R103" t="s">
         <v>51</v>
       </c>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103"/>
       <c r="X103" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="Y103"/>
       <c r="Z103" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="AA103" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104"/>
       <c r="B104" t="s">
         <v>27</v>
       </c>
       <c r="C104" t="s">
         <v>28</v>
       </c>
       <c r="D104" t="s">
         <v>29</v>
       </c>
       <c r="E104">
         <v>2013</v>
       </c>
       <c r="F104" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="G104" t="s">
         <v>31</v>
       </c>
       <c r="H104" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I104" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="J104" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="K104" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="L104" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M104" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N104" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O104">
         <v>190</v>
       </c>
       <c r="P104" t="s">
         <v>51</v>
       </c>
       <c r="Q104" t="s">
         <v>51</v>
       </c>
       <c r="R104" t="s">
         <v>51</v>
       </c>
       <c r="S104"/>
       <c r="T104"/>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104"/>
       <c r="X104" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="Y104"/>
       <c r="Z104" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="AA104" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105"/>
       <c r="B105" t="s">
         <v>27</v>
       </c>
       <c r="C105" t="s">
         <v>28</v>
       </c>
       <c r="D105" t="s">
         <v>29</v>
       </c>
       <c r="E105">
         <v>2013</v>
       </c>
       <c r="F105" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G105" t="s">
         <v>31</v>
       </c>
       <c r="H105" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I105" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="J105" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="K105" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="L105" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="M105" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N105" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O105">
         <v>217</v>
       </c>
       <c r="P105" t="s">
         <v>51</v>
       </c>
       <c r="Q105" t="s">
         <v>51</v>
       </c>
       <c r="R105" t="s">
         <v>51</v>
       </c>
       <c r="S105"/>
       <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
       <c r="W105">
         <v>1.94</v>
       </c>
       <c r="X105" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="Y105"/>
       <c r="Z105" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA105" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106"/>
       <c r="B106" t="s">
         <v>27</v>
       </c>
       <c r="C106" t="s">
         <v>28</v>
       </c>
       <c r="D106" t="s">
         <v>29</v>
       </c>
       <c r="E106">
         <v>2013</v>
       </c>
       <c r="F106" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G106" t="s">
         <v>31</v>
       </c>
       <c r="H106" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I106" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="J106" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="K106" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="L106" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="M106" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N106" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O106">
         <v>217</v>
       </c>
       <c r="P106" t="s">
         <v>51</v>
       </c>
       <c r="Q106" t="s">
         <v>51</v>
       </c>
       <c r="R106" t="s">
         <v>51</v>
       </c>
       <c r="S106"/>
       <c r="T106"/>
       <c r="U106">
         <v>4.27</v>
       </c>
       <c r="V106"/>
       <c r="W106">
         <v>11.6</v>
       </c>
       <c r="X106" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="Y106"/>
       <c r="Z106" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA106" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107"/>
       <c r="B107" t="s">
         <v>27</v>
       </c>
       <c r="C107" t="s">
         <v>28</v>
       </c>
       <c r="D107" t="s">
         <v>29</v>
       </c>
       <c r="E107">
         <v>2013</v>
       </c>
       <c r="F107" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G107" t="s">
         <v>31</v>
       </c>
       <c r="H107" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I107" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="J107" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="K107" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="L107" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="M107" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N107" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O107">
         <v>217</v>
       </c>
       <c r="P107" t="s">
         <v>51</v>
       </c>
       <c r="Q107" t="s">
         <v>51</v>
       </c>
       <c r="R107" t="s">
         <v>51</v>
       </c>
       <c r="S107"/>
       <c r="T107">
         <v>1.61</v>
       </c>
       <c r="U107">
         <v>3.1</v>
       </c>
       <c r="V107"/>
       <c r="W107">
         <v>8.05</v>
       </c>
       <c r="X107" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="Y107"/>
       <c r="Z107" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA107" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108"/>
       <c r="B108" t="s">
         <v>27</v>
       </c>
       <c r="C108" t="s">
         <v>28</v>
       </c>
       <c r="D108" t="s">
         <v>29</v>
       </c>
       <c r="E108">
         <v>2013</v>
       </c>
       <c r="F108" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G108" t="s">
         <v>31</v>
       </c>
       <c r="H108" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I108" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="J108" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="K108" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="L108" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="M108" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N108" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O108">
         <v>217</v>
       </c>
       <c r="P108" t="s">
         <v>51</v>
       </c>
       <c r="Q108" t="s">
         <v>51</v>
       </c>
       <c r="R108" t="s">
         <v>51</v>
       </c>
       <c r="S108"/>
       <c r="T108"/>
       <c r="U108"/>
       <c r="V108"/>
       <c r="W108"/>
       <c r="X108" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="Y108"/>
       <c r="Z108" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA108" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109"/>
       <c r="B109" t="s">
         <v>27</v>
       </c>
       <c r="C109" t="s">
         <v>28</v>
       </c>
       <c r="D109" t="s">
         <v>29</v>
       </c>
       <c r="E109">
         <v>2013</v>
       </c>
       <c r="F109" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G109" t="s">
         <v>31</v>
       </c>
       <c r="H109" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I109" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="J109" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="K109" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="L109" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="M109" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N109" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O109">
         <v>217</v>
       </c>
       <c r="P109" t="s">
         <v>51</v>
       </c>
       <c r="Q109" t="s">
         <v>51</v>
       </c>
       <c r="R109" t="s">
         <v>51</v>
       </c>
       <c r="S109"/>
       <c r="T109"/>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109">
         <v>3.47</v>
       </c>
       <c r="X109" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="Y109"/>
       <c r="Z109" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA109" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110"/>
       <c r="B110" t="s">
         <v>27</v>
       </c>
       <c r="C110" t="s">
         <v>28</v>
       </c>
       <c r="D110" t="s">
         <v>29</v>
       </c>
       <c r="E110">
         <v>2013</v>
       </c>
       <c r="F110" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G110" t="s">
         <v>31</v>
       </c>
       <c r="H110" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I110" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="J110" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="K110" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="L110" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="M110" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N110" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O110">
         <v>217</v>
       </c>
       <c r="P110">
         <v>2.85</v>
       </c>
       <c r="Q110">
         <v>2.34</v>
       </c>
       <c r="R110">
         <v>3.46</v>
       </c>
       <c r="S110">
         <v>1.29</v>
       </c>
       <c r="T110">
         <v>2.52</v>
       </c>
       <c r="U110">
         <v>4.78</v>
       </c>
       <c r="V110"/>
       <c r="W110">
         <v>13.4</v>
       </c>
       <c r="X110" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="Y110"/>
       <c r="Z110" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA110" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111"/>
       <c r="B111" t="s">
         <v>27</v>
       </c>
       <c r="C111" t="s">
         <v>28</v>
       </c>
       <c r="D111" t="s">
         <v>29</v>
       </c>
       <c r="E111">
         <v>2013</v>
       </c>
       <c r="F111" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G111" t="s">
         <v>31</v>
       </c>
       <c r="H111" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I111" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="J111" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="K111" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="L111" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="M111" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N111" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O111">
         <v>217</v>
       </c>
       <c r="P111">
         <v>5.11</v>
       </c>
       <c r="Q111">
         <v>4.08</v>
       </c>
       <c r="R111">
         <v>6.39</v>
       </c>
       <c r="S111">
         <v>2.32</v>
       </c>
       <c r="T111">
         <v>4.32</v>
       </c>
       <c r="U111">
         <v>10.6</v>
       </c>
       <c r="V111"/>
       <c r="W111">
         <v>25.6</v>
       </c>
       <c r="X111" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="Y111"/>
       <c r="Z111" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA111" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112"/>
       <c r="B112" t="s">
         <v>27</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
       <c r="D112" t="s">
         <v>29</v>
       </c>
       <c r="E112">
         <v>2013</v>
       </c>
       <c r="F112" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G112" t="s">
         <v>31</v>
       </c>
       <c r="H112" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I112" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="J112" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="K112" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="L112" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="M112" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N112" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O112">
         <v>217</v>
       </c>
       <c r="P112">
         <v>10.1</v>
       </c>
       <c r="Q112">
         <v>7.88</v>
       </c>
       <c r="R112">
         <v>12.8</v>
       </c>
       <c r="S112">
         <v>4.0</v>
       </c>
       <c r="T112">
         <v>9.18</v>
       </c>
       <c r="U112">
         <v>26.2</v>
       </c>
       <c r="V112"/>
       <c r="W112">
         <v>56.5</v>
       </c>
       <c r="X112" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="Y112"/>
       <c r="Z112" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA112" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113"/>
       <c r="B113" t="s">
         <v>27</v>
       </c>
       <c r="C113" t="s">
         <v>28</v>
       </c>
       <c r="D113" t="s">
         <v>29</v>
       </c>
       <c r="E113">
         <v>2013</v>
       </c>
       <c r="F113" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G113" t="s">
         <v>31</v>
       </c>
       <c r="H113" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I113" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="J113" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="K113" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="L113" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="M113" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N113" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O113">
         <v>217</v>
       </c>
       <c r="P113" t="s">
         <v>51</v>
       </c>
       <c r="Q113" t="s">
         <v>51</v>
       </c>
       <c r="R113" t="s">
         <v>51</v>
       </c>
       <c r="S113"/>
       <c r="T113">
         <v>1.53</v>
       </c>
       <c r="U113">
         <v>3.45</v>
       </c>
       <c r="V113"/>
       <c r="W113">
         <v>7.94</v>
       </c>
       <c r="X113" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="Y113"/>
       <c r="Z113" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA113" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114"/>
       <c r="B114" t="s">
         <v>27</v>
       </c>
       <c r="C114" t="s">
         <v>28</v>
       </c>
       <c r="D114" t="s">
         <v>29</v>
       </c>
       <c r="E114">
         <v>2013</v>
       </c>
       <c r="F114" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G114" t="s">
         <v>31</v>
       </c>
       <c r="H114" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I114" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="J114" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="K114" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="L114" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="M114" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N114" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O114">
         <v>217</v>
       </c>
       <c r="P114">
         <v>3.49</v>
       </c>
       <c r="Q114">
         <v>2.82</v>
       </c>
       <c r="R114">
         <v>4.32</v>
       </c>
       <c r="S114"/>
       <c r="T114">
         <v>3.5</v>
       </c>
       <c r="U114">
         <v>8.88</v>
       </c>
       <c r="V114"/>
       <c r="W114">
         <v>16.1</v>
       </c>
       <c r="X114" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="Y114"/>
       <c r="Z114" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA114" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115"/>
       <c r="B115" t="s">
         <v>27</v>
       </c>
       <c r="C115" t="s">
         <v>28</v>
       </c>
       <c r="D115" t="s">
         <v>29</v>
       </c>
       <c r="E115">
         <v>2013</v>
       </c>
       <c r="F115" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G115" t="s">
         <v>31</v>
       </c>
       <c r="H115" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I115" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="J115" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="K115" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="L115" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="M115" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N115" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O115">
         <v>217</v>
       </c>
       <c r="P115">
         <v>9.42</v>
       </c>
       <c r="Q115">
         <v>7.26</v>
       </c>
       <c r="R115">
         <v>12.2</v>
       </c>
       <c r="S115">
         <v>3.07</v>
       </c>
       <c r="T115">
         <v>9.4</v>
       </c>
       <c r="U115">
         <v>29.3</v>
       </c>
       <c r="V115"/>
       <c r="W115">
         <v>54.0</v>
       </c>
       <c r="X115" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="Y115"/>
       <c r="Z115" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA115" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116"/>
       <c r="B116" t="s">
         <v>27</v>
       </c>
       <c r="C116" t="s">
         <v>28</v>
       </c>
       <c r="D116" t="s">
         <v>29</v>
       </c>
       <c r="E116">
         <v>2013</v>
       </c>
       <c r="F116" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G116" t="s">
         <v>31</v>
       </c>
       <c r="H116" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I116" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="J116" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="K116" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="L116" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="M116" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N116" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O116">
         <v>217</v>
       </c>
       <c r="P116" t="s">
         <v>51</v>
       </c>
       <c r="Q116" t="s">
         <v>51</v>
       </c>
       <c r="R116" t="s">
         <v>51</v>
       </c>
       <c r="S116"/>
       <c r="T116"/>
       <c r="U116">
         <v>2.67</v>
       </c>
       <c r="V116"/>
       <c r="W116">
         <v>5.13</v>
       </c>
       <c r="X116" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="Y116"/>
       <c r="Z116" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA116" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117"/>
       <c r="B117" t="s">
         <v>27</v>
       </c>
       <c r="C117" t="s">
         <v>28</v>
       </c>
       <c r="D117" t="s">
         <v>29</v>
       </c>
       <c r="E117">
         <v>2013</v>
       </c>
       <c r="F117" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G117" t="s">
         <v>31</v>
       </c>
       <c r="H117" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I117" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="J117" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="K117" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="L117" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="M117" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N117" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O117">
         <v>217</v>
       </c>
       <c r="P117">
         <v>3.14</v>
       </c>
       <c r="Q117">
         <v>2.55</v>
       </c>
       <c r="R117">
         <v>3.88</v>
       </c>
       <c r="S117"/>
       <c r="T117">
         <v>2.96</v>
       </c>
       <c r="U117">
         <v>8.63</v>
       </c>
       <c r="V117"/>
       <c r="W117">
         <v>16.3</v>
       </c>
       <c r="X117" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="Y117"/>
       <c r="Z117" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA117" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118"/>
       <c r="B118" t="s">
         <v>27</v>
       </c>
       <c r="C118" t="s">
         <v>28</v>
       </c>
       <c r="D118" t="s">
         <v>29</v>
       </c>
       <c r="E118">
         <v>2013</v>
       </c>
       <c r="F118" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G118" t="s">
         <v>31</v>
       </c>
       <c r="H118" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I118" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="J118" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="K118" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="L118" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M118" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N118" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O118">
         <v>217</v>
       </c>
       <c r="P118" t="s">
         <v>51</v>
       </c>
       <c r="Q118" t="s">
         <v>51</v>
       </c>
       <c r="R118" t="s">
         <v>51</v>
       </c>
       <c r="S118"/>
       <c r="T118">
         <v>2.08</v>
       </c>
       <c r="U118">
         <v>5.33</v>
       </c>
       <c r="V118"/>
       <c r="W118">
         <v>11.9</v>
       </c>
       <c r="X118" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="Y118"/>
       <c r="Z118" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA118" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119"/>
       <c r="B119" t="s">
         <v>27</v>
       </c>
       <c r="C119" t="s">
         <v>28</v>
       </c>
       <c r="D119" t="s">
         <v>29</v>
       </c>
       <c r="E119">
         <v>2013</v>
       </c>
       <c r="F119" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G119" t="s">
         <v>31</v>
       </c>
       <c r="H119" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I119" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="J119" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="K119" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="L119" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="M119" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N119" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O119">
         <v>217</v>
       </c>
       <c r="P119" t="s">
         <v>51</v>
       </c>
       <c r="Q119" t="s">
         <v>51</v>
       </c>
       <c r="R119" t="s">
         <v>51</v>
       </c>
       <c r="S119"/>
       <c r="T119">
         <v>2.33</v>
       </c>
       <c r="U119">
         <v>5.57</v>
       </c>
       <c r="V119"/>
       <c r="W119">
         <v>11.5</v>
       </c>
       <c r="X119" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="Y119"/>
       <c r="Z119" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AA119" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120"/>
       <c r="B120" t="s">
         <v>27</v>
       </c>
       <c r="C120" t="s">
         <v>28</v>
       </c>
       <c r="D120" t="s">
         <v>29</v>
       </c>
       <c r="E120">
         <v>2013</v>
       </c>
       <c r="F120" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G120" t="s">
         <v>31</v>
       </c>
       <c r="H120" t="s">
         <v>32</v>
       </c>
       <c r="I120" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="J120" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="K120" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="L120" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M120" t="s">
         <v>36</v>
       </c>
       <c r="N120" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O120">
         <v>218</v>
       </c>
       <c r="P120" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="Q120">
         <v>873</v>
       </c>
       <c r="R120" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="S120">
         <v>569</v>
       </c>
       <c r="T120" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="U120" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="V120"/>
       <c r="W120" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="X120" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Y120"/>
       <c r="Z120" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="AA120" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121"/>
       <c r="B121" t="s">
         <v>27</v>
       </c>
       <c r="C121" t="s">
         <v>28</v>
       </c>
       <c r="D121" t="s">
         <v>29</v>
       </c>
       <c r="E121">
         <v>2013</v>
       </c>
       <c r="F121" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G121" t="s">
         <v>31</v>
       </c>
       <c r="H121" t="s">
         <v>32</v>
       </c>
       <c r="I121" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="J121" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="K121" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="L121" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M121" t="s">
         <v>41</v>
       </c>
       <c r="N121" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O121">
         <v>218</v>
       </c>
       <c r="P121" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="Q121">
         <v>983</v>
       </c>
       <c r="R121" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="S121">
         <v>567</v>
       </c>
       <c r="T121">
         <v>948</v>
       </c>
       <c r="U121" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="V121"/>
       <c r="W121" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="X121" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Y121"/>
       <c r="Z121" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="AA121" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122"/>
       <c r="B122" t="s">
         <v>27</v>
       </c>
       <c r="C122" t="s">
         <v>28</v>
       </c>
       <c r="D122" t="s">
         <v>29</v>
       </c>
       <c r="E122">
         <v>2013</v>
       </c>
       <c r="F122" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G122" t="s">
         <v>31</v>
       </c>
       <c r="H122" t="s">
         <v>32</v>
       </c>
       <c r="I122" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="J122" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="K122" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="L122" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M122" t="s">
         <v>36</v>
       </c>
       <c r="N122" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O122">
         <v>218</v>
       </c>
       <c r="P122">
         <v>104</v>
       </c>
       <c r="Q122">
         <v>84.4</v>
       </c>
       <c r="R122">
         <v>129</v>
       </c>
       <c r="S122">
         <v>69.9</v>
       </c>
       <c r="T122">
         <v>106</v>
       </c>
       <c r="U122">
         <v>179</v>
       </c>
       <c r="V122"/>
       <c r="W122">
         <v>521</v>
       </c>
       <c r="X122" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="Y122"/>
       <c r="Z122" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="AA122" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123"/>
       <c r="B123" t="s">
         <v>27</v>
       </c>
       <c r="C123" t="s">
         <v>28</v>
       </c>
       <c r="D123" t="s">
         <v>29</v>
       </c>
       <c r="E123">
         <v>2013</v>
       </c>
       <c r="F123" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G123" t="s">
         <v>31</v>
       </c>
       <c r="H123" t="s">
         <v>32</v>
       </c>
       <c r="I123" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="J123" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="K123" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="L123" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M123" t="s">
         <v>41</v>
       </c>
       <c r="N123" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O123">
         <v>218</v>
       </c>
       <c r="P123">
         <v>114</v>
       </c>
       <c r="Q123">
         <v>95.6</v>
       </c>
       <c r="R123">
         <v>136</v>
       </c>
       <c r="S123">
         <v>64.4</v>
       </c>
       <c r="T123">
         <v>107</v>
       </c>
       <c r="U123">
         <v>164</v>
       </c>
       <c r="V123"/>
       <c r="W123">
         <v>427</v>
       </c>
       <c r="X123" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="Y123"/>
       <c r="Z123" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="AA123" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124"/>
       <c r="B124" t="s">
         <v>27</v>
       </c>
       <c r="C124" t="s">
         <v>28</v>
       </c>
       <c r="D124" t="s">
         <v>29</v>
       </c>
       <c r="E124">
         <v>2013</v>
       </c>
       <c r="F124" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G124" t="s">
         <v>31</v>
       </c>
       <c r="H124" t="s">
         <v>32</v>
       </c>
       <c r="I124" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="J124" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="K124" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="L124" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M124" t="s">
         <v>36</v>
       </c>
       <c r="N124" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O124">
         <v>218</v>
       </c>
       <c r="P124">
         <v>105</v>
       </c>
       <c r="Q124">
         <v>83.0</v>
       </c>
       <c r="R124">
         <v>134</v>
       </c>
       <c r="S124">
         <v>56.8</v>
       </c>
       <c r="T124">
         <v>102</v>
       </c>
       <c r="U124">
         <v>205</v>
       </c>
       <c r="V124"/>
       <c r="W124">
         <v>497</v>
       </c>
       <c r="X124" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="Y124"/>
       <c r="Z124" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AA124" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125"/>
       <c r="B125" t="s">
         <v>27</v>
       </c>
       <c r="C125" t="s">
         <v>28</v>
       </c>
       <c r="D125" t="s">
         <v>29</v>
       </c>
       <c r="E125">
         <v>2013</v>
       </c>
       <c r="F125" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G125" t="s">
         <v>31</v>
       </c>
       <c r="H125" t="s">
         <v>32</v>
       </c>
       <c r="I125" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="J125" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="K125" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="L125" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M125" t="s">
         <v>41</v>
       </c>
       <c r="N125" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O125">
         <v>218</v>
       </c>
       <c r="P125">
         <v>115</v>
       </c>
       <c r="Q125">
         <v>93.9</v>
       </c>
       <c r="R125">
         <v>141</v>
       </c>
       <c r="S125">
         <v>62.6</v>
       </c>
       <c r="T125">
         <v>104</v>
       </c>
       <c r="U125">
         <v>151</v>
       </c>
       <c r="V125"/>
       <c r="W125">
         <v>909</v>
       </c>
       <c r="X125" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="Y125"/>
       <c r="Z125" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AA125" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126"/>
       <c r="B126" t="s">
         <v>27</v>
       </c>
       <c r="C126" t="s">
         <v>28</v>
       </c>
       <c r="D126" t="s">
         <v>29</v>
       </c>
       <c r="E126">
         <v>2013</v>
       </c>
       <c r="F126" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G126" t="s">
         <v>31</v>
       </c>
       <c r="H126" t="s">
         <v>32</v>
       </c>
       <c r="I126" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="J126" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="K126" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="L126" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M126" t="s">
         <v>36</v>
       </c>
       <c r="N126" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O126">
         <v>218</v>
       </c>
       <c r="P126">
         <v>201</v>
       </c>
       <c r="Q126">
         <v>164</v>
       </c>
       <c r="R126">
         <v>245</v>
       </c>
       <c r="S126">
         <v>118</v>
       </c>
       <c r="T126">
         <v>209</v>
       </c>
       <c r="U126">
         <v>325</v>
       </c>
       <c r="V126"/>
       <c r="W126">
         <v>922</v>
       </c>
       <c r="X126" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Y126"/>
       <c r="Z126" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AA126" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127"/>
       <c r="B127" t="s">
         <v>27</v>
       </c>
       <c r="C127" t="s">
         <v>28</v>
       </c>
       <c r="D127" t="s">
         <v>29</v>
       </c>
       <c r="E127">
         <v>2013</v>
       </c>
       <c r="F127" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G127" t="s">
         <v>31</v>
       </c>
       <c r="H127" t="s">
         <v>32</v>
       </c>
       <c r="I127" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="J127" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="K127" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="L127" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M127" t="s">
         <v>41</v>
       </c>
       <c r="N127" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O127">
         <v>218</v>
       </c>
       <c r="P127">
         <v>219</v>
       </c>
       <c r="Q127">
         <v>185</v>
       </c>
       <c r="R127">
         <v>260</v>
       </c>
       <c r="S127">
         <v>127</v>
       </c>
       <c r="T127">
         <v>178</v>
       </c>
       <c r="U127">
         <v>299</v>
       </c>
       <c r="V127"/>
       <c r="W127" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="X127" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Y127"/>
       <c r="Z127" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AA127" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128"/>
       <c r="B128" t="s">
         <v>27</v>
       </c>
       <c r="C128" t="s">
         <v>28</v>
       </c>
       <c r="D128" t="s">
         <v>29</v>
       </c>
       <c r="E128">
         <v>2013</v>
       </c>
       <c r="F128" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G128" t="s">
         <v>31</v>
       </c>
       <c r="H128" t="s">
         <v>32</v>
       </c>
       <c r="I128" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="J128" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K128" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="L128" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M128" t="s">
         <v>36</v>
       </c>
       <c r="N128" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O128">
         <v>218</v>
       </c>
       <c r="P128" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="Q128" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="R128" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="S128" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="T128" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="U128" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="V128"/>
       <c r="W128" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="X128" t="s">
         <v>78</v>
       </c>
       <c r="Y128"/>
       <c r="Z128" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AA128" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129"/>
       <c r="B129" t="s">
         <v>27</v>
       </c>
       <c r="C129" t="s">
         <v>28</v>
       </c>
       <c r="D129" t="s">
         <v>29</v>
       </c>
       <c r="E129">
         <v>2013</v>
       </c>
       <c r="F129" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G129" t="s">
         <v>31</v>
       </c>
       <c r="H129" t="s">
         <v>32</v>
       </c>
       <c r="I129" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="J129" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="K129" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="L129" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M129" t="s">
         <v>41</v>
       </c>
       <c r="N129" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O129">
         <v>218</v>
       </c>
       <c r="P129" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="Q129" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="R129" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="S129" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="T129" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="U129" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="V129"/>
       <c r="W129" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="X129" t="s">
         <v>78</v>
       </c>
       <c r="Y129"/>
       <c r="Z129" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AA129" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130"/>
       <c r="B130" t="s">
         <v>27</v>
       </c>
       <c r="C130" t="s">
         <v>28</v>
       </c>
       <c r="D130" t="s">
         <v>29</v>
       </c>
       <c r="E130">
         <v>2013</v>
       </c>
       <c r="F130" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G130" t="s">
         <v>31</v>
       </c>
       <c r="H130" t="s">
         <v>32</v>
       </c>
       <c r="I130" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="J130" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="K130" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="L130" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M130" t="s">
         <v>36</v>
       </c>
       <c r="N130" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O130">
         <v>218</v>
       </c>
       <c r="P130">
         <v>35.0</v>
       </c>
       <c r="Q130">
         <v>29.0</v>
       </c>
       <c r="R130">
         <v>42.1</v>
       </c>
       <c r="S130">
         <v>21.1</v>
       </c>
       <c r="T130">
         <v>39.0</v>
       </c>
       <c r="U130">
         <v>55.7</v>
       </c>
       <c r="V130"/>
       <c r="W130">
         <v>164</v>
       </c>
       <c r="X130" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="Y130"/>
       <c r="Z130" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="AA130" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131"/>
       <c r="B131" t="s">
         <v>27</v>
       </c>
       <c r="C131" t="s">
         <v>28</v>
       </c>
       <c r="D131" t="s">
         <v>29</v>
       </c>
       <c r="E131">
         <v>2013</v>
       </c>
       <c r="F131" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G131" t="s">
         <v>31</v>
       </c>
       <c r="H131" t="s">
         <v>32</v>
       </c>
       <c r="I131" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="J131" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="K131" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="L131" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M131" t="s">
         <v>41</v>
       </c>
       <c r="N131" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O131">
         <v>218</v>
       </c>
       <c r="P131">
         <v>38.2</v>
       </c>
       <c r="Q131">
         <v>32.5</v>
       </c>
       <c r="R131">
         <v>44.9</v>
       </c>
       <c r="S131">
         <v>24.3</v>
       </c>
       <c r="T131">
         <v>34.5</v>
       </c>
       <c r="U131">
         <v>54.6</v>
       </c>
       <c r="V131"/>
       <c r="W131">
         <v>134</v>
       </c>
       <c r="X131" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="Y131"/>
       <c r="Z131" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="AA131" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132"/>
       <c r="B132" t="s">
         <v>27</v>
       </c>
       <c r="C132" t="s">
         <v>28</v>
       </c>
       <c r="D132" t="s">
         <v>29</v>
       </c>
       <c r="E132">
         <v>2013</v>
       </c>
       <c r="F132" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G132" t="s">
         <v>31</v>
       </c>
       <c r="H132" t="s">
         <v>32</v>
       </c>
       <c r="I132" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="J132" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="K132" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="L132" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M132" t="s">
         <v>36</v>
       </c>
       <c r="N132" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O132">
         <v>218</v>
       </c>
       <c r="P132">
         <v>96.3</v>
       </c>
       <c r="Q132">
         <v>74.1</v>
       </c>
       <c r="R132">
         <v>125</v>
       </c>
       <c r="S132">
         <v>43.9</v>
       </c>
       <c r="T132">
         <v>90.4</v>
       </c>
       <c r="U132">
         <v>163</v>
       </c>
       <c r="V132"/>
       <c r="W132">
         <v>1150</v>
       </c>
       <c r="X132" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="Y132"/>
       <c r="Z132" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AA132" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133"/>
       <c r="B133" t="s">
         <v>27</v>
       </c>
       <c r="C133" t="s">
         <v>28</v>
       </c>
       <c r="D133" t="s">
         <v>29</v>
       </c>
       <c r="E133">
         <v>2013</v>
       </c>
       <c r="F133" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G133" t="s">
         <v>31</v>
       </c>
       <c r="H133" t="s">
         <v>32</v>
       </c>
       <c r="I133" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="J133" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="K133" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="L133" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M133" t="s">
         <v>41</v>
       </c>
       <c r="N133" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O133">
         <v>218</v>
       </c>
       <c r="P133">
         <v>105</v>
       </c>
       <c r="Q133">
         <v>83.4</v>
       </c>
       <c r="R133">
         <v>133</v>
       </c>
       <c r="S133">
         <v>53.2</v>
       </c>
       <c r="T133">
         <v>82.8</v>
       </c>
       <c r="U133">
         <v>148</v>
       </c>
       <c r="V133"/>
       <c r="W133" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="X133" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="Y133"/>
       <c r="Z133" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="AA133" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134"/>
       <c r="B134" t="s">
         <v>27</v>
       </c>
       <c r="C134" t="s">
         <v>28</v>
       </c>
       <c r="D134" t="s">
         <v>29</v>
       </c>
       <c r="E134">
         <v>2013</v>
       </c>
       <c r="F134" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G134" t="s">
         <v>31</v>
       </c>
       <c r="H134" t="s">
         <v>32</v>
       </c>
       <c r="I134" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="J134" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K134" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="L134" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M134" t="s">
         <v>36</v>
       </c>
       <c r="N134" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O134">
         <v>218</v>
       </c>
       <c r="P134">
         <v>56.1</v>
       </c>
       <c r="Q134">
         <v>45.5</v>
       </c>
       <c r="R134">
         <v>69.3</v>
       </c>
       <c r="S134">
         <v>37.2</v>
       </c>
       <c r="T134">
         <v>57.3</v>
       </c>
       <c r="U134">
         <v>109</v>
       </c>
       <c r="V134"/>
       <c r="W134">
         <v>247</v>
       </c>
       <c r="X134" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="Y134"/>
       <c r="Z134" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="AA134" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135"/>
       <c r="B135" t="s">
         <v>27</v>
       </c>
       <c r="C135" t="s">
         <v>28</v>
       </c>
       <c r="D135" t="s">
         <v>29</v>
       </c>
       <c r="E135">
         <v>2013</v>
       </c>
       <c r="F135" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G135" t="s">
         <v>31</v>
       </c>
       <c r="H135" t="s">
         <v>32</v>
       </c>
       <c r="I135" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="J135" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="K135" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="L135" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M135" t="s">
         <v>41</v>
       </c>
       <c r="N135" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O135">
         <v>218</v>
       </c>
       <c r="P135">
         <v>61.4</v>
       </c>
       <c r="Q135">
         <v>51.3</v>
       </c>
       <c r="R135">
         <v>73.4</v>
       </c>
       <c r="S135">
         <v>34.5</v>
       </c>
       <c r="T135">
         <v>56.2</v>
       </c>
       <c r="U135">
         <v>78.3</v>
       </c>
       <c r="V135"/>
       <c r="W135">
         <v>468</v>
       </c>
       <c r="X135" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="Y135"/>
       <c r="Z135" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="AA135" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136"/>
       <c r="B136" t="s">
         <v>27</v>
       </c>
       <c r="C136" t="s">
         <v>28</v>
       </c>
       <c r="D136" t="s">
         <v>29</v>
       </c>
       <c r="E136">
         <v>2013</v>
       </c>
       <c r="F136" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G136" t="s">
         <v>31</v>
       </c>
       <c r="H136" t="s">
         <v>32</v>
       </c>
       <c r="I136" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="J136" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="K136" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="L136" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M136" t="s">
         <v>36</v>
       </c>
       <c r="N136" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="O136">
         <v>218</v>
       </c>
       <c r="P136">
         <v>274</v>
       </c>
       <c r="Q136">
         <v>217</v>
       </c>
       <c r="R136">
         <v>344</v>
       </c>
       <c r="S136">
         <v>143</v>
       </c>
       <c r="T136">
         <v>271</v>
       </c>
       <c r="U136">
         <v>507</v>
       </c>
       <c r="V136"/>
       <c r="W136">
         <v>2140</v>
       </c>
       <c r="X136" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="Y136"/>
       <c r="Z136" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="AA136" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137"/>
       <c r="B137" t="s">
         <v>27</v>
       </c>
       <c r="C137" t="s">
         <v>28</v>
       </c>
       <c r="D137" t="s">
         <v>29</v>
       </c>
       <c r="E137">
         <v>2013</v>
       </c>
       <c r="F137" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G137" t="s">
         <v>31</v>
       </c>
       <c r="H137" t="s">
         <v>32</v>
       </c>
       <c r="I137" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="J137" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="K137" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="L137" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="M137" t="s">
         <v>41</v>
       </c>
       <c r="N137" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="O137">
         <v>218</v>
       </c>
       <c r="P137">
         <v>299</v>
       </c>
       <c r="Q137">
         <v>246</v>
       </c>
       <c r="R137">
         <v>363</v>
       </c>
       <c r="S137">
         <v>156</v>
       </c>
       <c r="T137">
         <v>266</v>
       </c>
       <c r="U137">
         <v>478</v>
       </c>
       <c r="V137"/>
       <c r="W137" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="X137" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="Y137"/>
       <c r="Z137" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="AA137" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138"/>
       <c r="B138" t="s">
         <v>27</v>
       </c>
       <c r="C138" t="s">
         <v>28</v>
       </c>
       <c r="D138" t="s">
         <v>29</v>
       </c>
       <c r="E138">
         <v>2013</v>
       </c>
       <c r="F138" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G138" t="s">
         <v>31</v>
       </c>
       <c r="H138" t="s">
         <v>32</v>
       </c>
       <c r="I138" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="J138" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="K138" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="L138" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M138" t="s">
         <v>36</v>
       </c>
       <c r="N138" t="s">
         <v>37</v>
       </c>
       <c r="O138">
         <v>218</v>
       </c>
       <c r="P138">
         <v>0.66</v>
       </c>
       <c r="Q138">
         <v>0.48</v>
       </c>
       <c r="R138">
         <v>0.908</v>
       </c>
       <c r="S138">
         <v>0.305</v>
       </c>
       <c r="T138">
         <v>0.783</v>
       </c>
       <c r="U138">
         <v>1.47</v>
       </c>
       <c r="V138"/>
       <c r="W138">
         <v>5.39</v>
       </c>
       <c r="X138" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="Y138"/>
       <c r="Z138" t="s">
         <v>72</v>
       </c>
       <c r="AA138" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139"/>
       <c r="B139" t="s">
         <v>27</v>
       </c>
       <c r="C139" t="s">
         <v>28</v>
       </c>
       <c r="D139" t="s">
         <v>29</v>
       </c>
       <c r="E139">
         <v>2013</v>
       </c>
       <c r="F139" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G139" t="s">
         <v>31</v>
       </c>
       <c r="H139" t="s">
         <v>32</v>
       </c>
       <c r="I139" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="J139" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="K139" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="L139" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M139" t="s">
         <v>41</v>
       </c>
       <c r="N139" t="s">
         <v>42</v>
       </c>
       <c r="O139">
         <v>218</v>
       </c>
       <c r="P139">
         <v>0.722</v>
       </c>
       <c r="Q139">
         <v>0.558</v>
       </c>
       <c r="R139">
         <v>0.934</v>
       </c>
       <c r="S139">
         <v>0.386</v>
       </c>
       <c r="T139">
         <v>0.747</v>
       </c>
       <c r="U139">
         <v>1.27</v>
       </c>
       <c r="V139"/>
       <c r="W139">
         <v>6.41</v>
       </c>
       <c r="X139" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="Y139"/>
       <c r="Z139" t="s">
         <v>72</v>
       </c>
       <c r="AA139" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140"/>
       <c r="B140" t="s">
         <v>27</v>
       </c>
       <c r="C140" t="s">
         <v>28</v>
       </c>
       <c r="D140" t="s">
         <v>29</v>
       </c>
       <c r="E140">
         <v>2013</v>
       </c>
       <c r="F140" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G140" t="s">
         <v>31</v>
       </c>
       <c r="H140" t="s">
         <v>32</v>
       </c>
       <c r="I140" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="J140" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="K140" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="L140" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="M140" t="s">
         <v>36</v>
       </c>
       <c r="N140" t="s">
         <v>37</v>
       </c>
       <c r="O140">
         <v>218</v>
       </c>
       <c r="P140" t="s">
         <v>51</v>
       </c>
       <c r="Q140" t="s">
         <v>51</v>
       </c>
       <c r="R140" t="s">
         <v>51</v>
       </c>
       <c r="S140"/>
       <c r="T140"/>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140">
         <v>0.224</v>
       </c>
       <c r="X140" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="Y140"/>
       <c r="Z140" t="s">
         <v>72</v>
       </c>
       <c r="AA140" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141"/>
       <c r="B141" t="s">
         <v>27</v>
       </c>
       <c r="C141" t="s">
         <v>28</v>
       </c>
       <c r="D141" t="s">
         <v>29</v>
       </c>
       <c r="E141">
         <v>2013</v>
       </c>
       <c r="F141" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G141" t="s">
         <v>31</v>
       </c>
       <c r="H141" t="s">
         <v>32</v>
       </c>
       <c r="I141" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="J141" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="K141" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="L141" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="M141" t="s">
         <v>41</v>
       </c>
       <c r="N141" t="s">
         <v>42</v>
       </c>
       <c r="O141">
         <v>218</v>
       </c>
       <c r="P141" t="s">
         <v>51</v>
       </c>
       <c r="Q141" t="s">
         <v>51</v>
       </c>
       <c r="R141" t="s">
         <v>51</v>
       </c>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141">
         <v>0.23</v>
       </c>
       <c r="X141" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="Y141"/>
       <c r="Z141" t="s">
         <v>72</v>
       </c>
       <c r="AA141" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142"/>
       <c r="B142" t="s">
         <v>27</v>
       </c>
       <c r="C142" t="s">
         <v>28</v>
       </c>
       <c r="D142" t="s">
         <v>29</v>
       </c>
       <c r="E142">
         <v>2013</v>
       </c>
       <c r="F142" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G142" t="s">
         <v>31</v>
       </c>
       <c r="H142" t="s">
         <v>32</v>
       </c>
       <c r="I142" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="J142" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="K142" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="L142" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="M142" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N142" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O142">
         <v>218</v>
       </c>
       <c r="P142">
-        <v>0.505</v>
+        <v>0.462</v>
       </c>
       <c r="Q142">
-        <v>0.383</v>
+        <v>0.336</v>
       </c>
       <c r="R142">
-        <v>0.666</v>
+        <v>0.635</v>
       </c>
       <c r="S142">
-        <v>0.221</v>
+        <v>0.196</v>
       </c>
       <c r="T142">
-        <v>0.488</v>
+        <v>0.418</v>
       </c>
       <c r="U142">
-        <v>1.15</v>
+        <v>1.3</v>
       </c>
       <c r="V142"/>
       <c r="W142">
-        <v>6.3</v>
+        <v>4.62</v>
       </c>
       <c r="X142" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="Y142"/>
       <c r="Z142" t="s">
         <v>72</v>
       </c>
       <c r="AA142" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="143" spans="1:27">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>27</v>
+      </c>
+      <c r="C143" t="s">
+        <v>28</v>
+      </c>
+      <c r="D143" t="s">
+        <v>29</v>
+      </c>
+      <c r="E143">
+        <v>2013</v>
+      </c>
+      <c r="F143" t="s">
+        <v>491</v>
+      </c>
+      <c r="G143" t="s">
+        <v>31</v>
+      </c>
+      <c r="H143" t="s">
+        <v>32</v>
+      </c>
+      <c r="I143" t="s">
+        <v>500</v>
+      </c>
+      <c r="J143" t="s">
+        <v>501</v>
+      </c>
+      <c r="K143" t="s">
+        <v>502</v>
+      </c>
+      <c r="L143" t="s">
+        <v>503</v>
+      </c>
+      <c r="M143" t="s">
+        <v>41</v>
+      </c>
+      <c r="N143" t="s">
+        <v>42</v>
+      </c>
+      <c r="O143">
+        <v>218</v>
+      </c>
+      <c r="P143">
+        <v>0.505</v>
+      </c>
+      <c r="Q143">
+        <v>0.383</v>
+      </c>
+      <c r="R143">
+        <v>0.666</v>
+      </c>
+      <c r="S143">
+        <v>0.221</v>
+      </c>
+      <c r="T143">
+        <v>0.488</v>
+      </c>
+      <c r="U143">
+        <v>1.15</v>
+      </c>
+      <c r="V143"/>
+      <c r="W143">
+        <v>6.3</v>
+      </c>
+      <c r="X143" t="s">
+        <v>504</v>
+      </c>
+      <c r="Y143"/>
+      <c r="Z143" t="s">
+        <v>72</v>
+      </c>
+      <c r="AA143" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>