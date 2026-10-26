--- v1 (2026-01-07)
+++ v2 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Time Period</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Study Group</t>
   </si>
   <si>
     <t>Study Group Subset</t>
   </si>
   <si>
     <t>Sample Collection Date</t>
   </si>
   <si>
     <t>Chemical Group</t>
   </si>
   <si>
     <t>Weighted - Unweighted</t>
   </si>
   <si>
     <t>Measured in</t>
   </si>
   <si>
@@ -362,50 +362,53 @@
     <t>0.0420 µg/L</t>
   </si>
   <si>
     <t>98.1%</t>
   </si>
   <si>
     <t>0.0163 µg/L</t>
   </si>
   <si>
     <t>●Expanded BEST data from 218 participants was weighted, a statistical method to adjust over-represented and under-represented samples, so that the summary results adequately reflect the population of California’s Central Valley. Unweighted results are available to download on the Biomonitoring Exposures Study (BEST) – 2. Expanded project page.</t>
   </si>
   <si>
     <t>87.8%</t>
   </si>
   <si>
     <t>Cobalt</t>
   </si>
   <si>
     <t>98.5%</t>
   </si>
   <si>
     <t>0.0113 µg/L</t>
   </si>
   <si>
     <t>*</t>
+  </si>
+  <si>
+    <t>&lt;LOD</t>
   </si>
   <si>
     <t>56.3%</t>
   </si>
   <si>
     <t>0.0449 µg/L</t>
   </si>
   <si>
     <t>*Geometric mean was not calculated because the chemical was found in less than 65% of the study group.; ●Expanded BEST data from 218 participants was weighted, a statistical method to adjust over-represented and under-represented samples, so that the summary results adequately reflect the population of California’s Central Valley. Unweighted results are available to download on the Biomonitoring Exposures Study (BEST) – 2. Expanded project page.</t>
   </si>
   <si>
     <t>93.9%</t>
   </si>
   <si>
     <t>Molybdenum</t>
   </si>
   <si>
     <t>0.0736 µg/L</t>
   </si>
   <si>
     <t>Thallium</t>
   </si>
   <si>
     <t>98.4%</t>
   </si>
@@ -632,58 +635,65 @@
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+  <cellXfs count="2">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -951,9643 +961,9666 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:AA125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
-[...25 lines deleted...]
-    <col min="27" max="27" width="654" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="115.543" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="654.697" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
-      <c r="A2"/>
-      <c r="B2" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2016</v>
       </c>
-      <c r="F2" t="s">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="F2" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K2" t="s">
+      <c r="K2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L2" t="s">
+      <c r="L2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N2" t="s">
+      <c r="N2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O2">
+      <c r="O2" s="1">
         <v>96</v>
       </c>
-      <c r="P2">
+      <c r="P2" s="1">
         <v>0.524</v>
       </c>
-      <c r="Q2">
+      <c r="Q2" s="1">
         <v>0.462</v>
       </c>
-      <c r="R2">
+      <c r="R2" s="1">
         <v>0.595</v>
       </c>
-      <c r="S2">
+      <c r="S2" s="1">
         <v>0.344</v>
       </c>
-      <c r="T2">
+      <c r="T2" s="1">
         <v>0.52</v>
       </c>
-      <c r="U2">
+      <c r="U2" s="1">
         <v>0.801</v>
       </c>
-      <c r="V2">
+      <c r="V2" s="1">
         <v>1.15</v>
       </c>
-      <c r="W2"/>
-      <c r="X2" t="s">
+      <c r="W2" s="1"/>
+      <c r="X2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1">
         <v>0.15</v>
       </c>
-      <c r="AA2"/>
+      <c r="AA2" s="1"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3"/>
-      <c r="B3" t="s">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2016</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="F3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I3" t="s">
+      <c r="I3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K3" t="s">
+      <c r="K3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="O3">
+      <c r="O3" s="1">
         <v>96</v>
       </c>
-      <c r="P3">
+      <c r="P3" s="1">
         <v>1.23</v>
       </c>
-      <c r="Q3">
+      <c r="Q3" s="1">
         <v>1.11</v>
       </c>
-      <c r="R3">
+      <c r="R3" s="1">
         <v>1.37</v>
       </c>
-      <c r="S3">
+      <c r="S3" s="1">
         <v>0.843</v>
       </c>
-      <c r="T3">
+      <c r="T3" s="1">
         <v>1.23</v>
       </c>
-      <c r="U3">
+      <c r="U3" s="1">
         <v>1.9</v>
       </c>
-      <c r="V3">
+      <c r="V3" s="1">
         <v>2.37</v>
       </c>
-      <c r="W3"/>
-      <c r="X3" t="s">
+      <c r="W3" s="1"/>
+      <c r="X3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1">
         <v>0.05</v>
       </c>
-      <c r="AA3"/>
+      <c r="AA3" s="1"/>
     </row>
     <row r="4" spans="1:27">
-      <c r="A4"/>
-      <c r="B4" t="s">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2016</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="F4" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K4" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L4" t="s">
+      <c r="L4" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M4" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N4" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O4">
+      <c r="O4" s="1">
         <v>96</v>
       </c>
-      <c r="P4">
+      <c r="P4" s="1">
         <v>3.58</v>
       </c>
-      <c r="Q4">
+      <c r="Q4" s="1">
         <v>3.01</v>
       </c>
-      <c r="R4">
+      <c r="R4" s="1">
         <v>4.26</v>
       </c>
-      <c r="S4">
+      <c r="S4" s="1">
         <v>2.47</v>
       </c>
-      <c r="T4">
+      <c r="T4" s="1">
         <v>4.12</v>
       </c>
-      <c r="U4">
+      <c r="U4" s="1">
         <v>7.13</v>
       </c>
-      <c r="V4">
+      <c r="V4" s="1">
         <v>9.24</v>
       </c>
-      <c r="W4"/>
-      <c r="X4" t="s">
+      <c r="W4" s="1"/>
+      <c r="X4" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y4"/>
-      <c r="Z4">
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1">
         <v>0.15</v>
       </c>
-      <c r="AA4"/>
+      <c r="AA4" s="1"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5"/>
-      <c r="B5" t="s">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2017</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="F5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K5" t="s">
+      <c r="K5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L5" t="s">
+      <c r="L5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M5" t="s">
+      <c r="M5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N5" t="s">
+      <c r="N5" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O5">
+      <c r="O5" s="1">
         <v>99</v>
       </c>
-      <c r="P5">
+      <c r="P5" s="1">
         <v>0.592</v>
       </c>
-      <c r="Q5">
+      <c r="Q5" s="1">
         <v>0.526</v>
       </c>
-      <c r="R5">
+      <c r="R5" s="1">
         <v>0.666</v>
       </c>
-      <c r="S5">
+      <c r="S5" s="1">
         <v>0.374</v>
       </c>
-      <c r="T5">
+      <c r="T5" s="1">
         <v>0.609</v>
       </c>
-      <c r="U5">
+      <c r="U5" s="1">
         <v>0.892</v>
       </c>
-      <c r="V5">
+      <c r="V5" s="1">
         <v>1.29</v>
       </c>
-      <c r="W5"/>
-      <c r="X5" t="s">
+      <c r="W5" s="1"/>
+      <c r="X5" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1">
         <v>0.075</v>
       </c>
-      <c r="AA5"/>
+      <c r="AA5" s="1"/>
     </row>
     <row r="6" spans="1:27">
-      <c r="A6"/>
-      <c r="B6" t="s">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2017</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="F6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I6" t="s">
+      <c r="I6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J6" t="s">
+      <c r="J6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K6" t="s">
+      <c r="K6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L6" t="s">
+      <c r="L6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M6" t="s">
+      <c r="M6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N6" t="s">
+      <c r="N6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="O6">
+      <c r="O6" s="1">
         <v>99</v>
       </c>
-      <c r="P6">
+      <c r="P6" s="1">
         <v>1.12</v>
       </c>
-      <c r="Q6">
+      <c r="Q6" s="1">
         <v>1.02</v>
       </c>
-      <c r="R6">
+      <c r="R6" s="1">
         <v>1.22</v>
       </c>
-      <c r="S6">
+      <c r="S6" s="1">
         <v>0.858</v>
       </c>
-      <c r="T6">
+      <c r="T6" s="1">
         <v>1.06</v>
       </c>
-      <c r="U6">
+      <c r="U6" s="1">
         <v>1.41</v>
       </c>
-      <c r="V6">
+      <c r="V6" s="1">
         <v>2.07</v>
       </c>
-      <c r="W6"/>
-      <c r="X6" t="s">
+      <c r="W6" s="1"/>
+      <c r="X6" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6">
+      <c r="Y6" s="1"/>
+      <c r="Z6" s="1">
         <v>0.025</v>
       </c>
-      <c r="AA6"/>
+      <c r="AA6" s="1"/>
     </row>
     <row r="7" spans="1:27">
-      <c r="A7"/>
-      <c r="B7" t="s">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2017</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="F7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I7" t="s">
+      <c r="I7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J7" t="s">
+      <c r="J7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K7" t="s">
+      <c r="K7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M7" t="s">
+      <c r="M7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N7" t="s">
+      <c r="N7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O7">
+      <c r="O7" s="1">
         <v>99</v>
       </c>
-      <c r="P7">
+      <c r="P7" s="1">
         <v>4.77</v>
       </c>
-      <c r="Q7">
+      <c r="Q7" s="1">
         <v>4.13</v>
       </c>
-      <c r="R7">
+      <c r="R7" s="1">
         <v>5.51</v>
       </c>
-      <c r="S7">
+      <c r="S7" s="1">
         <v>3.22</v>
       </c>
-      <c r="T7">
+      <c r="T7" s="1">
         <v>5.18</v>
       </c>
-      <c r="U7">
+      <c r="U7" s="1">
         <v>8.04</v>
       </c>
-      <c r="V7">
+      <c r="V7" s="1">
         <v>9.99</v>
       </c>
-      <c r="W7"/>
-      <c r="X7" t="s">
+      <c r="W7" s="1"/>
+      <c r="X7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Y7" s="1"/>
+      <c r="Z7" s="1">
         <v>0.075</v>
       </c>
-      <c r="AA7"/>
+      <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27">
-      <c r="A8"/>
-      <c r="B8" t="s">
+      <c r="A8" s="1"/>
+      <c r="B8" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="F8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I8" t="s">
+      <c r="I8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J8" t="s">
+      <c r="J8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K8" t="s">
+      <c r="K8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L8" t="s">
+      <c r="L8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M8" t="s">
+      <c r="M8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N8" t="s">
+      <c r="N8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O8">
+      <c r="O8" s="1">
         <v>110</v>
       </c>
-      <c r="P8">
+      <c r="P8" s="1">
         <v>0.271</v>
       </c>
-      <c r="Q8">
+      <c r="Q8" s="1">
         <v>0.237</v>
       </c>
-      <c r="R8">
+      <c r="R8" s="1">
         <v>0.311</v>
       </c>
-      <c r="S8">
+      <c r="S8" s="1">
         <v>0.17</v>
       </c>
-      <c r="T8">
+      <c r="T8" s="1">
         <v>0.275</v>
       </c>
-      <c r="U8">
+      <c r="U8" s="1">
         <v>0.39</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="V8" s="1"/>
+      <c r="W8" s="1">
         <v>0.99</v>
       </c>
-      <c r="X8" t="s">
+      <c r="X8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8" t="s">
+      <c r="Y8" s="1"/>
+      <c r="Z8" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="AA8"/>
+      <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27">
-      <c r="A9"/>
-      <c r="B9" t="s">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="F9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H9" t="s">
+      <c r="H9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I9" t="s">
+      <c r="I9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J9" t="s">
+      <c r="J9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K9" t="s">
+      <c r="K9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L9" t="s">
+      <c r="L9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M9" t="s">
+      <c r="M9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N9" t="s">
+      <c r="N9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="O9">
+      <c r="O9" s="1">
         <v>110</v>
       </c>
-      <c r="P9">
+      <c r="P9" s="1">
         <v>1.05</v>
       </c>
-      <c r="Q9">
+      <c r="Q9" s="1">
         <v>0.931</v>
       </c>
-      <c r="R9">
+      <c r="R9" s="1">
         <v>1.18</v>
       </c>
-      <c r="S9">
+      <c r="S9" s="1">
         <v>0.7</v>
       </c>
-      <c r="T9">
+      <c r="T9" s="1">
         <v>1.05</v>
       </c>
-      <c r="U9">
+      <c r="U9" s="1">
         <v>1.47</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="V9" s="1"/>
+      <c r="W9" s="1">
         <v>2.45</v>
       </c>
-      <c r="X9" t="s">
+      <c r="X9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9" t="s">
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27">
-      <c r="A10"/>
-      <c r="B10" t="s">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="F10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H10" t="s">
+      <c r="H10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I10" t="s">
+      <c r="I10" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J10" t="s">
+      <c r="J10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K10" t="s">
+      <c r="K10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M10" t="s">
+      <c r="M10" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="N10" t="s">
+      <c r="N10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O10">
+      <c r="O10" s="1">
         <v>110</v>
       </c>
-      <c r="P10">
+      <c r="P10" s="1">
         <v>8.09</v>
       </c>
-      <c r="Q10">
+      <c r="Q10" s="1">
         <v>7.62</v>
       </c>
-      <c r="R10">
+      <c r="R10" s="1">
         <v>8.58</v>
       </c>
-      <c r="S10">
+      <c r="S10" s="1">
         <v>6.5</v>
       </c>
-      <c r="T10">
+      <c r="T10" s="1">
         <v>8.4</v>
       </c>
-      <c r="U10">
+      <c r="U10" s="1">
         <v>9.8</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="V10" s="1"/>
+      <c r="W10" s="1">
         <v>13.4</v>
       </c>
-      <c r="X10" t="s">
+      <c r="X10" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10" t="s">
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="AA10"/>
+      <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27">
-      <c r="A11"/>
-      <c r="B11" t="s">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="F11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H11" t="s">
+      <c r="H11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I11" t="s">
+      <c r="I11" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J11" t="s">
+      <c r="J11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K11" t="s">
+      <c r="K11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L11" t="s">
+      <c r="L11" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M11" t="s">
+      <c r="M11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N11" t="s">
+      <c r="N11" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O11">
+      <c r="O11" s="1">
         <v>110</v>
       </c>
-      <c r="P11">
+      <c r="P11" s="1">
         <v>0.748</v>
       </c>
-      <c r="Q11">
+      <c r="Q11" s="1">
         <v>0.602</v>
       </c>
-      <c r="R11">
+      <c r="R11" s="1">
         <v>0.929</v>
       </c>
-      <c r="S11">
+      <c r="S11" s="1">
         <v>0.37</v>
       </c>
-      <c r="T11">
+      <c r="T11" s="1">
         <v>0.745</v>
       </c>
-      <c r="U11">
+      <c r="U11" s="1">
         <v>1.79</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="V11" s="1"/>
+      <c r="W11" s="1">
         <v>4.26</v>
       </c>
-      <c r="X11" t="s">
+      <c r="X11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11" t="s">
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="AA11"/>
+      <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27">
-      <c r="A12"/>
-      <c r="B12" t="s">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>2013</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" t="s">
+      <c r="F12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H12" t="s">
+      <c r="H12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I12" t="s">
+      <c r="I12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K12" t="s">
+      <c r="K12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L12" t="s">
+      <c r="L12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M12" t="s">
+      <c r="M12" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N12" t="s">
+      <c r="N12" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O12">
+      <c r="O12" s="1">
         <v>315</v>
       </c>
-      <c r="P12">
+      <c r="P12" s="1">
         <v>0.247</v>
       </c>
-      <c r="Q12">
+      <c r="Q12" s="1">
         <v>0.22</v>
       </c>
-      <c r="R12">
+      <c r="R12" s="1">
         <v>0.277</v>
       </c>
-      <c r="S12">
+      <c r="S12" s="1">
         <v>0.161</v>
       </c>
-      <c r="T12">
+      <c r="T12" s="1">
         <v>0.227</v>
       </c>
-      <c r="U12">
+      <c r="U12" s="1">
         <v>0.38</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="V12" s="1"/>
+      <c r="W12" s="1">
         <v>0.939</v>
       </c>
-      <c r="X12" t="s">
+      <c r="X12" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12" t="s">
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="AA12" t="s">
+      <c r="AA12" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:27">
-      <c r="A13"/>
-      <c r="B13" t="s">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>2013</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13" t="s">
+      <c r="F13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H13" t="s">
+      <c r="H13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I13" t="s">
+      <c r="I13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K13" t="s">
+      <c r="K13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L13" t="s">
+      <c r="L13" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M13" t="s">
+      <c r="M13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N13" t="s">
+      <c r="N13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="O13">
+      <c r="O13" s="1">
         <v>315</v>
       </c>
-      <c r="P13">
+      <c r="P13" s="1">
         <v>0.749</v>
       </c>
-      <c r="Q13">
+      <c r="Q13" s="1">
         <v>0.664</v>
       </c>
-      <c r="R13">
+      <c r="R13" s="1">
         <v>0.846</v>
       </c>
-      <c r="S13">
+      <c r="S13" s="1">
         <v>0.416</v>
       </c>
-      <c r="T13">
+      <c r="T13" s="1">
         <v>0.703</v>
       </c>
-      <c r="U13">
+      <c r="U13" s="1">
         <v>1.31</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="V13" s="1"/>
+      <c r="W13" s="1">
         <v>2.43</v>
       </c>
-      <c r="X13" t="s">
+      <c r="X13" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13" t="s">
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="AA13" t="s">
+      <c r="AA13" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:27">
-      <c r="A14"/>
-      <c r="B14" t="s">
+      <c r="A14" s="1"/>
+      <c r="B14" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>2013</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="F14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I14" t="s">
+      <c r="I14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J14" t="s">
+      <c r="J14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K14" t="s">
+      <c r="K14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="L14" t="s">
+      <c r="L14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M14" t="s">
+      <c r="M14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="N14" t="s">
+      <c r="N14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O14">
+      <c r="O14" s="1">
         <v>315</v>
       </c>
-      <c r="P14">
+      <c r="P14" s="1">
         <v>9.17</v>
       </c>
-      <c r="Q14">
+      <c r="Q14" s="1">
         <v>8.76</v>
       </c>
-      <c r="R14">
+      <c r="R14" s="1">
         <v>9.6</v>
       </c>
-      <c r="S14">
+      <c r="S14" s="1">
         <v>7.63</v>
       </c>
-      <c r="T14">
+      <c r="T14" s="1">
         <v>9.08</v>
       </c>
-      <c r="U14">
+      <c r="U14" s="1">
         <v>10.8</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="V14" s="1"/>
+      <c r="W14" s="1">
         <v>15.7</v>
       </c>
-      <c r="X14" t="s">
+      <c r="X14" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14" t="s">
+      <c r="Y14" s="1"/>
+      <c r="Z14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="AA14" t="s">
+      <c r="AA14" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:27">
-      <c r="A15"/>
-      <c r="B15" t="s">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="1">
         <v>2013</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" t="s">
+      <c r="F15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H15" t="s">
+      <c r="H15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I15" t="s">
+      <c r="I15" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J15" t="s">
+      <c r="J15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K15" t="s">
+      <c r="K15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L15" t="s">
+      <c r="L15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M15" t="s">
+      <c r="M15" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N15" t="s">
+      <c r="N15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O15">
+      <c r="O15" s="1">
         <v>315</v>
       </c>
-      <c r="P15">
+      <c r="P15" s="1">
         <v>0.677</v>
       </c>
-      <c r="Q15">
+      <c r="Q15" s="1">
         <v>0.573</v>
       </c>
-      <c r="R15">
+      <c r="R15" s="1">
         <v>0.799</v>
       </c>
-      <c r="S15">
+      <c r="S15" s="1">
         <v>0.339</v>
       </c>
-      <c r="T15">
+      <c r="T15" s="1">
         <v>0.693</v>
       </c>
-      <c r="U15">
+      <c r="U15" s="1">
         <v>1.26</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="V15" s="1"/>
+      <c r="W15" s="1">
         <v>3.52</v>
       </c>
-      <c r="X15" t="s">
+      <c r="X15" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15" t="s">
+      <c r="Y15" s="1"/>
+      <c r="Z15" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AA15" t="s">
+      <c r="AA15" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:27">
-      <c r="A16"/>
-      <c r="B16" t="s">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>2018</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" t="s">
+      <c r="F16" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H16" t="s">
+      <c r="H16" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I16" t="s">
+      <c r="I16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K16" t="s">
+      <c r="K16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L16" t="s">
+      <c r="L16" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M16" t="s">
+      <c r="M16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N16" t="s">
+      <c r="N16" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O16">
+      <c r="O16" s="1">
         <v>425</v>
       </c>
-      <c r="P16">
+      <c r="P16" s="1">
         <v>0.258</v>
       </c>
-      <c r="Q16">
+      <c r="Q16" s="1">
         <v>0.232</v>
       </c>
-      <c r="R16">
+      <c r="R16" s="1">
         <v>0.286</v>
       </c>
-      <c r="S16">
+      <c r="S16" s="1">
         <v>0.173</v>
       </c>
-      <c r="T16">
+      <c r="T16" s="1">
         <v>0.248</v>
       </c>
-      <c r="U16">
+      <c r="U16" s="1">
         <v>0.357</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="V16" s="1"/>
+      <c r="W16" s="1">
         <v>0.785</v>
       </c>
-      <c r="X16" t="s">
+      <c r="X16" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16" t="s">
+      <c r="Y16" s="1"/>
+      <c r="Z16" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="AA16" t="s">
+      <c r="AA16" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:27">
-      <c r="A17"/>
-      <c r="B17" t="s">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="1">
         <v>2018</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" t="s">
+      <c r="F17" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H17" t="s">
+      <c r="H17" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I17" t="s">
+      <c r="I17" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J17" t="s">
+      <c r="J17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K17" t="s">
+      <c r="K17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L17" t="s">
+      <c r="L17" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M17" t="s">
+      <c r="M17" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N17" t="s">
+      <c r="N17" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="O17">
+      <c r="O17" s="1">
         <v>425</v>
       </c>
-      <c r="P17">
+      <c r="P17" s="1">
         <v>0.768</v>
       </c>
-      <c r="Q17">
+      <c r="Q17" s="1">
         <v>0.683</v>
       </c>
-      <c r="R17">
+      <c r="R17" s="1">
         <v>0.862</v>
       </c>
-      <c r="S17">
+      <c r="S17" s="1">
         <v>0.48</v>
       </c>
-      <c r="T17">
+      <c r="T17" s="1">
         <v>0.73</v>
       </c>
-      <c r="U17">
+      <c r="U17" s="1">
         <v>1.26</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="V17" s="1"/>
+      <c r="W17" s="1">
         <v>2.32</v>
       </c>
-      <c r="X17" t="s">
+      <c r="X17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y17"/>
-      <c r="Z17" t="s">
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="AA17" t="s">
+      <c r="AA17" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:27">
-      <c r="A18"/>
-      <c r="B18" t="s">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="1">
         <v>2018</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="F18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H18" t="s">
+      <c r="H18" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I18" t="s">
+      <c r="I18" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J18" t="s">
+      <c r="J18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K18" t="s">
+      <c r="K18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="L18" t="s">
+      <c r="L18" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M18" t="s">
+      <c r="M18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="N18" t="s">
+      <c r="N18" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O18">
+      <c r="O18" s="1">
         <v>425</v>
       </c>
-      <c r="P18">
+      <c r="P18" s="1">
         <v>10.6</v>
       </c>
-      <c r="Q18">
+      <c r="Q18" s="1">
         <v>10.1</v>
       </c>
-      <c r="R18">
+      <c r="R18" s="1">
         <v>11.2</v>
       </c>
-      <c r="S18">
+      <c r="S18" s="1">
         <v>8.38</v>
       </c>
-      <c r="T18">
+      <c r="T18" s="1">
         <v>10.4</v>
       </c>
-      <c r="U18">
+      <c r="U18" s="1">
         <v>12.6</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="V18" s="1"/>
+      <c r="W18" s="1">
         <v>20.3</v>
       </c>
-      <c r="X18" t="s">
+      <c r="X18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18" t="s">
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="AA18" t="s">
+      <c r="AA18" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:27">
-      <c r="A19"/>
-      <c r="B19" t="s">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E19">
+      <c r="E19" s="1">
         <v>2018</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="F19" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H19" t="s">
+      <c r="H19" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I19" t="s">
+      <c r="I19" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J19" t="s">
+      <c r="J19" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K19" t="s">
+      <c r="K19" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L19" t="s">
+      <c r="L19" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M19" t="s">
+      <c r="M19" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N19" t="s">
+      <c r="N19" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O19">
+      <c r="O19" s="1">
         <v>425</v>
       </c>
-      <c r="P19">
+      <c r="P19" s="1">
         <v>0.975</v>
       </c>
-      <c r="Q19">
+      <c r="Q19" s="1">
         <v>0.794</v>
       </c>
-      <c r="R19">
+      <c r="R19" s="1">
         <v>1.2</v>
       </c>
-      <c r="S19">
+      <c r="S19" s="1">
         <v>0.387</v>
       </c>
-      <c r="T19">
+      <c r="T19" s="1">
         <v>1.04</v>
       </c>
-      <c r="U19">
+      <c r="U19" s="1">
         <v>2.56</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="V19" s="1"/>
+      <c r="W19" s="1">
         <v>6.02</v>
       </c>
-      <c r="X19" t="s">
+      <c r="X19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19" t="s">
+      <c r="Y19" s="1"/>
+      <c r="Z19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="AA19" t="s">
+      <c r="AA19" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:27">
-      <c r="A20"/>
-      <c r="B20" t="s">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="1">
         <v>2019</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" t="s">
+      <c r="F20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H20" t="s">
+      <c r="H20" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I20" t="s">
+      <c r="I20" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J20" t="s">
+      <c r="J20" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K20" t="s">
+      <c r="K20" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L20" t="s">
+      <c r="L20" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M20" t="s">
+      <c r="M20" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N20" t="s">
+      <c r="N20" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O20">
+      <c r="O20" s="1">
         <v>359</v>
       </c>
-      <c r="P20">
+      <c r="P20" s="1">
         <v>0.275</v>
       </c>
-      <c r="Q20">
+      <c r="Q20" s="1">
         <v>0.246</v>
       </c>
-      <c r="R20">
+      <c r="R20" s="1">
         <v>0.307</v>
       </c>
-      <c r="S20">
+      <c r="S20" s="1">
         <v>0.161</v>
       </c>
-      <c r="T20">
+      <c r="T20" s="1">
         <v>0.266</v>
       </c>
-      <c r="U20">
+      <c r="U20" s="1">
         <v>0.478</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="V20" s="1"/>
+      <c r="W20" s="1">
         <v>0.793</v>
       </c>
-      <c r="X20" t="s">
+      <c r="X20" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20" t="s">
+      <c r="Y20" s="1"/>
+      <c r="Z20" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="AA20" t="s">
+      <c r="AA20" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:27">
-      <c r="A21"/>
-      <c r="B21" t="s">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="1">
         <v>2019</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="F21" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H21" t="s">
+      <c r="H21" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I21" t="s">
+      <c r="I21" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J21" t="s">
+      <c r="J21" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K21" t="s">
+      <c r="K21" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L21" t="s">
+      <c r="L21" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M21" t="s">
+      <c r="M21" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N21" t="s">
+      <c r="N21" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="O21">
+      <c r="O21" s="1">
         <v>359</v>
       </c>
-      <c r="P21">
+      <c r="P21" s="1">
         <v>0.661</v>
       </c>
-      <c r="Q21">
+      <c r="Q21" s="1">
         <v>0.591</v>
       </c>
-      <c r="R21">
+      <c r="R21" s="1">
         <v>0.739</v>
       </c>
-      <c r="S21">
+      <c r="S21" s="1">
         <v>0.417</v>
       </c>
-      <c r="T21">
+      <c r="T21" s="1">
         <v>0.712</v>
       </c>
-      <c r="U21">
+      <c r="U21" s="1">
         <v>1.08</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="V21" s="1"/>
+      <c r="W21" s="1">
         <v>1.8</v>
       </c>
-      <c r="X21" t="s">
+      <c r="X21" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21" t="s">
+      <c r="Y21" s="1"/>
+      <c r="Z21" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="AA21" t="s">
+      <c r="AA21" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:27">
-      <c r="A22"/>
-      <c r="B22" t="s">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="1">
         <v>2019</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" t="s">
+      <c r="F22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H22" t="s">
+      <c r="H22" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I22" t="s">
+      <c r="I22" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J22" t="s">
+      <c r="J22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K22" t="s">
+      <c r="K22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="L22" t="s">
+      <c r="L22" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M22" t="s">
+      <c r="M22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="N22" t="s">
+      <c r="N22" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O22">
+      <c r="O22" s="1">
         <v>359</v>
       </c>
-      <c r="P22">
+      <c r="P22" s="1">
         <v>10.1</v>
       </c>
-      <c r="Q22">
+      <c r="Q22" s="1">
         <v>9.71</v>
       </c>
-      <c r="R22">
+      <c r="R22" s="1">
         <v>10.6</v>
       </c>
-      <c r="S22">
+      <c r="S22" s="1">
         <v>8.03</v>
       </c>
-      <c r="T22">
+      <c r="T22" s="1">
         <v>9.96</v>
       </c>
-      <c r="U22">
+      <c r="U22" s="1">
         <v>12.3</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="V22" s="1"/>
+      <c r="W22" s="1">
         <v>15.9</v>
       </c>
-      <c r="X22" t="s">
+      <c r="X22" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22" t="s">
+      <c r="Y22" s="1"/>
+      <c r="Z22" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="AA22" t="s">
+      <c r="AA22" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:27">
-      <c r="A23"/>
-      <c r="B23" t="s">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="1">
         <v>2019</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" t="s">
+      <c r="F23" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H23" t="s">
+      <c r="H23" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I23" t="s">
+      <c r="I23" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J23" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K23" t="s">
+      <c r="K23" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L23" t="s">
+      <c r="L23" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M23" t="s">
+      <c r="M23" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N23" t="s">
+      <c r="N23" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O23">
+      <c r="O23" s="1">
         <v>359</v>
       </c>
-      <c r="P23">
+      <c r="P23" s="1">
         <v>0.719</v>
       </c>
-      <c r="Q23">
+      <c r="Q23" s="1">
         <v>0.581</v>
       </c>
-      <c r="R23">
+      <c r="R23" s="1">
         <v>0.889</v>
       </c>
-      <c r="S23">
+      <c r="S23" s="1">
         <v>0.279</v>
       </c>
-      <c r="T23">
+      <c r="T23" s="1">
         <v>0.778</v>
       </c>
-      <c r="U23">
+      <c r="U23" s="1">
         <v>1.51</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="V23" s="1"/>
+      <c r="W23" s="1">
         <v>6.12</v>
       </c>
-      <c r="X23" t="s">
+      <c r="X23" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23" t="s">
+      <c r="Y23" s="1"/>
+      <c r="Z23" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="AA23" t="s">
+      <c r="AA23" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:27">
-      <c r="A24"/>
-      <c r="B24" t="s">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="1">
         <v>2020</v>
       </c>
-      <c r="F24" t="s">
-[...2 lines deleted...]
-      <c r="G24" t="s">
+      <c r="F24" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H24" t="s">
+      <c r="H24" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I24" t="s">
+      <c r="I24" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J24" t="s">
+      <c r="J24" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K24" t="s">
+      <c r="K24" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L24" t="s">
+      <c r="L24" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M24" t="s">
+      <c r="M24" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N24" t="s">
+      <c r="N24" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O24">
+      <c r="O24" s="1">
         <v>88</v>
       </c>
-      <c r="P24">
+      <c r="P24" s="1">
         <v>0.279</v>
       </c>
-      <c r="Q24">
+      <c r="Q24" s="1">
         <v>0.235</v>
       </c>
-      <c r="R24">
+      <c r="R24" s="1">
         <v>0.332</v>
       </c>
-      <c r="S24">
+      <c r="S24" s="1">
         <v>0.156</v>
       </c>
-      <c r="T24">
+      <c r="T24" s="1">
         <v>0.289</v>
       </c>
-      <c r="U24">
+      <c r="U24" s="1">
         <v>0.48</v>
       </c>
-      <c r="V24">
+      <c r="V24" s="1">
         <v>0.629</v>
       </c>
-      <c r="W24"/>
-      <c r="X24" t="s">
+      <c r="W24" s="1"/>
+      <c r="X24" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24" t="s">
+      <c r="Y24" s="1"/>
+      <c r="Z24" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="AA24" t="s">
+      <c r="AA24" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:27">
-      <c r="A25"/>
-      <c r="B25" t="s">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E25">
+      <c r="E25" s="1">
         <v>2020</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" t="s">
+      <c r="F25" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H25" t="s">
+      <c r="H25" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I25" t="s">
+      <c r="I25" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J25" t="s">
+      <c r="J25" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K25" t="s">
+      <c r="K25" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L25" t="s">
+      <c r="L25" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M25" t="s">
+      <c r="M25" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N25" t="s">
+      <c r="N25" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="O25">
+      <c r="O25" s="1">
         <v>88</v>
       </c>
-      <c r="P25">
+      <c r="P25" s="1">
         <v>0.69</v>
       </c>
-      <c r="Q25">
+      <c r="Q25" s="1">
         <v>0.606</v>
       </c>
-      <c r="R25">
+      <c r="R25" s="1">
         <v>0.785</v>
       </c>
-      <c r="S25">
+      <c r="S25" s="1">
         <v>0.474</v>
       </c>
-      <c r="T25">
+      <c r="T25" s="1">
         <v>0.706</v>
       </c>
-      <c r="U25">
+      <c r="U25" s="1">
         <v>0.9</v>
       </c>
-      <c r="V25">
+      <c r="V25" s="1">
         <v>1.42</v>
       </c>
-      <c r="W25"/>
-      <c r="X25" t="s">
+      <c r="W25" s="1"/>
+      <c r="X25" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25" t="s">
+      <c r="Y25" s="1"/>
+      <c r="Z25" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="AA25" t="s">
+      <c r="AA25" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:27">
-      <c r="A26"/>
-      <c r="B26" t="s">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E26">
+      <c r="E26" s="1">
         <v>2020</v>
       </c>
-      <c r="F26" t="s">
-[...2 lines deleted...]
-      <c r="G26" t="s">
+      <c r="F26" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H26" t="s">
+      <c r="H26" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I26" t="s">
+      <c r="I26" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J26" t="s">
+      <c r="J26" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K26" t="s">
+      <c r="K26" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="L26" t="s">
+      <c r="L26" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M26" t="s">
+      <c r="M26" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="N26" t="s">
+      <c r="N26" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O26">
+      <c r="O26" s="1">
         <v>88</v>
       </c>
-      <c r="P26">
+      <c r="P26" s="1">
         <v>9.13</v>
       </c>
-      <c r="Q26">
+      <c r="Q26" s="1">
         <v>8.46</v>
       </c>
-      <c r="R26">
+      <c r="R26" s="1">
         <v>9.87</v>
       </c>
-      <c r="S26">
+      <c r="S26" s="1">
         <v>7.12</v>
       </c>
-      <c r="T26">
+      <c r="T26" s="1">
         <v>9.54</v>
       </c>
-      <c r="U26">
+      <c r="U26" s="1">
         <v>11.9</v>
       </c>
-      <c r="V26">
+      <c r="V26" s="1">
         <v>14.1</v>
       </c>
-      <c r="W26"/>
-      <c r="X26" t="s">
+      <c r="W26" s="1"/>
+      <c r="X26" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26" t="s">
+      <c r="Y26" s="1"/>
+      <c r="Z26" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="AA26" t="s">
+      <c r="AA26" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:27">
-      <c r="A27"/>
-      <c r="B27" t="s">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E27">
+      <c r="E27" s="1">
         <v>2020</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" t="s">
+      <c r="F27" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H27" t="s">
+      <c r="H27" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I27" t="s">
+      <c r="I27" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J27" t="s">
+      <c r="J27" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K27" t="s">
+      <c r="K27" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L27" t="s">
+      <c r="L27" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M27" t="s">
+      <c r="M27" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N27" t="s">
+      <c r="N27" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O27">
+      <c r="O27" s="1">
         <v>88</v>
       </c>
-      <c r="P27">
+      <c r="P27" s="1">
         <v>1.03</v>
       </c>
-      <c r="Q27">
+      <c r="Q27" s="1">
         <v>0.809</v>
       </c>
-      <c r="R27">
+      <c r="R27" s="1">
         <v>1.3</v>
       </c>
-      <c r="S27">
+      <c r="S27" s="1">
         <v>0.5</v>
       </c>
-      <c r="T27">
+      <c r="T27" s="1">
         <v>1.16</v>
       </c>
-      <c r="U27">
+      <c r="U27" s="1">
         <v>2.34</v>
       </c>
-      <c r="V27">
+      <c r="V27" s="1">
         <v>4.04</v>
       </c>
-      <c r="W27"/>
-      <c r="X27" t="s">
+      <c r="W27" s="1"/>
+      <c r="X27" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27" t="s">
+      <c r="Y27" s="1"/>
+      <c r="Z27" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="AA27" t="s">
+      <c r="AA27" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:27">
-      <c r="A28"/>
-      <c r="B28" t="s">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E28" t="s">
+      <c r="E28" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F28" t="s">
-[...2 lines deleted...]
-      <c r="G28" t="s">
+      <c r="F28" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H28" t="s">
+      <c r="H28" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I28" t="s">
+      <c r="I28" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J28" t="s">
+      <c r="J28" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K28" t="s">
+      <c r="K28" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L28" t="s">
+      <c r="L28" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M28" t="s">
+      <c r="M28" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N28" t="s">
+      <c r="N28" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="O28">
+      <c r="O28" s="1">
         <v>101</v>
       </c>
-      <c r="P28">
+      <c r="P28" s="1">
         <v>0.19</v>
       </c>
-      <c r="Q28">
+      <c r="Q28" s="1">
         <v>0.18</v>
       </c>
-      <c r="R28">
+      <c r="R28" s="1">
         <v>0.21</v>
       </c>
-      <c r="S28">
+      <c r="S28" s="1">
         <v>0.15</v>
       </c>
-      <c r="T28">
+      <c r="T28" s="1">
         <v>0.2</v>
       </c>
-      <c r="U28">
+      <c r="U28" s="1">
         <v>0.24</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="V28" s="1"/>
+      <c r="W28" s="1">
         <v>0.35</v>
       </c>
-      <c r="X28" t="s">
+      <c r="X28" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="Y28">
+      <c r="Y28" s="1">
         <v>0.15</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28"/>
+      <c r="Z28" s="1"/>
+      <c r="AA28" s="1"/>
     </row>
     <row r="29" spans="1:27">
-      <c r="A29"/>
-      <c r="B29" t="s">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F29" t="s">
-[...2 lines deleted...]
-      <c r="G29" t="s">
+      <c r="F29" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H29" t="s">
+      <c r="H29" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I29" t="s">
+      <c r="I29" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J29" t="s">
+      <c r="J29" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K29" t="s">
+      <c r="K29" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L29" t="s">
+      <c r="L29" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M29" t="s">
+      <c r="M29" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N29" t="s">
+      <c r="N29" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="O29">
+      <c r="O29" s="1">
         <v>101</v>
       </c>
-      <c r="P29">
+      <c r="P29" s="1">
         <v>0.957</v>
       </c>
-      <c r="Q29">
+      <c r="Q29" s="1">
         <v>0.872</v>
       </c>
-      <c r="R29">
+      <c r="R29" s="1">
         <v>1.05</v>
       </c>
-      <c r="S29">
+      <c r="S29" s="1">
         <v>0.69</v>
       </c>
-      <c r="T29">
+      <c r="T29" s="1">
         <v>0.95</v>
       </c>
-      <c r="U29">
+      <c r="U29" s="1">
         <v>1.22</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="V29" s="1"/>
+      <c r="W29" s="1">
         <v>2.01</v>
       </c>
-      <c r="X29" t="s">
+      <c r="X29" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y29">
+      <c r="Y29" s="1">
         <v>0.02</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
+      <c r="Z29" s="1"/>
+      <c r="AA29" s="1"/>
     </row>
     <row r="30" spans="1:27">
-      <c r="A30"/>
-      <c r="B30" t="s">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E30" t="s">
+      <c r="E30" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F30" t="s">
-[...2 lines deleted...]
-      <c r="G30" t="s">
+      <c r="F30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H30" t="s">
+      <c r="H30" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I30" t="s">
+      <c r="I30" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J30" t="s">
+      <c r="J30" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K30" t="s">
+      <c r="K30" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="L30" t="s">
+      <c r="L30" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M30" t="s">
+      <c r="M30" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="N30" t="s">
+      <c r="N30" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="O30">
+      <c r="O30" s="1">
         <v>101</v>
       </c>
-      <c r="P30">
+      <c r="P30" s="1">
         <v>7.61</v>
       </c>
-      <c r="Q30">
+      <c r="Q30" s="1">
         <v>7.26</v>
       </c>
-      <c r="R30">
+      <c r="R30" s="1">
         <v>7.98</v>
       </c>
-      <c r="S30">
+      <c r="S30" s="1">
         <v>6.5</v>
       </c>
-      <c r="T30">
+      <c r="T30" s="1">
         <v>7.7</v>
       </c>
-      <c r="U30">
+      <c r="U30" s="1">
         <v>8.79</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="V30" s="1"/>
+      <c r="W30" s="1">
         <v>11.4</v>
       </c>
-      <c r="X30" t="s">
+      <c r="X30" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y30">
+      <c r="Y30" s="1">
         <v>0.54</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
+      <c r="Z30" s="1"/>
+      <c r="AA30" s="1"/>
     </row>
     <row r="31" spans="1:27">
-      <c r="A31"/>
-      <c r="B31" t="s">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E31" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F31" t="s">
-[...2 lines deleted...]
-      <c r="G31" t="s">
+      <c r="F31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H31" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I31" t="s">
+      <c r="I31" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J31" t="s">
+      <c r="J31" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K31" t="s">
+      <c r="K31" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L31" t="s">
+      <c r="L31" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M31" t="s">
+      <c r="M31" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N31" t="s">
+      <c r="N31" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="O31">
+      <c r="O31" s="1">
         <v>101</v>
       </c>
-      <c r="P31">
+      <c r="P31" s="1">
         <v>2.79</v>
       </c>
-      <c r="Q31">
+      <c r="Q31" s="1">
         <v>2.36</v>
       </c>
-      <c r="R31">
+      <c r="R31" s="1">
         <v>3.3</v>
       </c>
-      <c r="S31">
+      <c r="S31" s="1">
         <v>1.82</v>
       </c>
-      <c r="T31">
+      <c r="T31" s="1">
         <v>2.9</v>
       </c>
-      <c r="U31">
+      <c r="U31" s="1">
         <v>5.48</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="V31" s="1"/>
+      <c r="W31" s="1">
         <v>9.79</v>
       </c>
-      <c r="X31" t="s">
+      <c r="X31" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y31">
+      <c r="Y31" s="1">
         <v>0.06</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31"/>
+      <c r="Z31" s="1"/>
+      <c r="AA31" s="1"/>
     </row>
     <row r="32" spans="1:27">
-      <c r="A32"/>
-      <c r="B32" t="s">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="E32" t="s">
+      <c r="E32" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F32" t="s">
-[...2 lines deleted...]
-      <c r="G32" t="s">
+      <c r="F32" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H32" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I32" t="s">
+      <c r="I32" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J32" t="s">
+      <c r="J32" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K32" t="s">
+      <c r="K32" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L32" t="s">
+      <c r="L32" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M32" t="s">
+      <c r="M32" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N32" t="s">
+      <c r="N32" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="O32">
+      <c r="O32" s="1">
         <v>77</v>
       </c>
-      <c r="P32">
+      <c r="P32" s="1">
         <v>0.22</v>
       </c>
-      <c r="Q32">
+      <c r="Q32" s="1">
         <v>0.19</v>
       </c>
-      <c r="R32">
+      <c r="R32" s="1">
         <v>0.24</v>
       </c>
-      <c r="S32">
+      <c r="S32" s="1">
         <v>0.16</v>
       </c>
-      <c r="T32">
+      <c r="T32" s="1">
         <v>0.22</v>
       </c>
-      <c r="U32">
+      <c r="U32" s="1">
         <v>0.31</v>
       </c>
-      <c r="V32">
+      <c r="V32" s="1">
         <v>0.38</v>
       </c>
-      <c r="W32"/>
-[...2 lines deleted...]
-      <c r="Z32" t="s">
+      <c r="W32" s="1"/>
+      <c r="X32" s="1"/>
+      <c r="Y32" s="1"/>
+      <c r="Z32" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="AA32" t="s">
+      <c r="AA32" s="1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:27">
-      <c r="A33"/>
-      <c r="B33" t="s">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="E33" t="s">
+      <c r="E33" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F33" t="s">
-[...2 lines deleted...]
-      <c r="G33" t="s">
+      <c r="F33" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H33" t="s">
+      <c r="H33" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I33" t="s">
+      <c r="I33" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J33" t="s">
+      <c r="J33" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="K33" t="s">
+      <c r="K33" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="L33" t="s">
+      <c r="L33" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="M33" t="s">
+      <c r="M33" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="N33" t="s">
+      <c r="N33" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="O33">
+      <c r="O33" s="1">
         <v>77</v>
       </c>
-      <c r="P33">
+      <c r="P33" s="1">
         <v>0.65</v>
       </c>
-      <c r="Q33">
+      <c r="Q33" s="1">
         <v>0.57</v>
       </c>
-      <c r="R33">
+      <c r="R33" s="1">
         <v>0.75</v>
       </c>
-      <c r="S33">
+      <c r="S33" s="1">
         <v>0.45</v>
       </c>
-      <c r="T33">
+      <c r="T33" s="1">
         <v>0.6</v>
       </c>
-      <c r="U33">
+      <c r="U33" s="1">
         <v>0.84</v>
       </c>
-      <c r="V33">
+      <c r="V33" s="1">
         <v>1.6</v>
       </c>
-      <c r="W33"/>
-[...2 lines deleted...]
-      <c r="Z33">
+      <c r="W33" s="1"/>
+      <c r="X33" s="1"/>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="1">
         <v>0.027</v>
       </c>
-      <c r="AA33"/>
+      <c r="AA33" s="1"/>
     </row>
     <row r="34" spans="1:27">
-      <c r="A34"/>
-      <c r="B34" t="s">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="E34" t="s">
+      <c r="E34" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F34" t="s">
-[...2 lines deleted...]
-      <c r="G34" t="s">
+      <c r="F34" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H34" t="s">
+      <c r="H34" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I34" t="s">
+      <c r="I34" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J34" t="s">
+      <c r="J34" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K34" t="s">
+      <c r="K34" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L34" t="s">
+      <c r="L34" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M34" t="s">
+      <c r="M34" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N34" t="s">
+      <c r="N34" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="O34">
+      <c r="O34" s="1">
         <v>77</v>
       </c>
-      <c r="P34">
+      <c r="P34" s="1">
         <v>0.45</v>
       </c>
-      <c r="Q34">
+      <c r="Q34" s="1">
         <v>0.37</v>
       </c>
-      <c r="R34">
+      <c r="R34" s="1">
         <v>0.54</v>
       </c>
-      <c r="S34">
+      <c r="S34" s="1">
         <v>0.26</v>
       </c>
-      <c r="T34">
+      <c r="T34" s="1">
         <v>0.46</v>
       </c>
-      <c r="U34">
+      <c r="U34" s="1">
         <v>0.76</v>
       </c>
-      <c r="V34">
+      <c r="V34" s="1">
         <v>1.1</v>
       </c>
-      <c r="W34"/>
-[...2 lines deleted...]
-      <c r="Z34">
+      <c r="W34" s="1"/>
+      <c r="X34" s="1"/>
+      <c r="Y34" s="1"/>
+      <c r="Z34" s="1">
         <v>0.064</v>
       </c>
-      <c r="AA34"/>
+      <c r="AA34" s="1"/>
     </row>
     <row r="35" spans="1:27">
-      <c r="A35"/>
-      <c r="B35" t="s">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E35">
+      <c r="E35" s="1">
         <v>2016</v>
       </c>
-      <c r="F35" t="s">
-[...2 lines deleted...]
-      <c r="G35" t="s">
+      <c r="F35" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H35" t="s">
+      <c r="H35" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I35" t="s">
+      <c r="I35" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J35" t="s">
+      <c r="J35" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="K35" t="s">
+      <c r="K35" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="L35" t="s">
+      <c r="L35" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="M35" t="s">
+      <c r="M35" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="N35" t="s">
+      <c r="N35" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O35">
+      <c r="O35" s="1">
         <v>100</v>
       </c>
-      <c r="P35">
+      <c r="P35" s="1">
         <v>22.2</v>
       </c>
-      <c r="Q35">
+      <c r="Q35" s="1">
         <v>18.2</v>
       </c>
-      <c r="R35">
+      <c r="R35" s="1">
         <v>27.0</v>
       </c>
-      <c r="S35">
+      <c r="S35" s="1">
         <v>12.6</v>
       </c>
-      <c r="T35">
+      <c r="T35" s="1">
         <v>22.1</v>
       </c>
-      <c r="U35">
+      <c r="U35" s="1">
         <v>44.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35">
+      <c r="V35" s="1"/>
+      <c r="W35" s="1">
         <v>131</v>
       </c>
-      <c r="X35" t="s">
+      <c r="X35" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Y35" s="1"/>
+      <c r="Z35" s="1">
         <v>0.162</v>
       </c>
-      <c r="AA35"/>
+      <c r="AA35" s="1"/>
     </row>
     <row r="36" spans="1:27">
-      <c r="A36"/>
-      <c r="B36" t="s">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E36">
+      <c r="E36" s="1">
         <v>2016</v>
       </c>
-      <c r="F36" t="s">
-[...2 lines deleted...]
-      <c r="G36" t="s">
+      <c r="F36" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H36" t="s">
+      <c r="H36" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I36" t="s">
+      <c r="I36" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J36" t="s">
+      <c r="J36" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K36" t="s">
+      <c r="K36" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L36" t="s">
+      <c r="L36" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M36" t="s">
+      <c r="M36" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N36" t="s">
+      <c r="N36" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="O36">
+      <c r="O36" s="1">
         <v>100</v>
       </c>
-      <c r="P36">
+      <c r="P36" s="1">
         <v>0.45</v>
       </c>
-      <c r="Q36">
+      <c r="Q36" s="1">
         <v>0.377</v>
       </c>
-      <c r="R36">
+      <c r="R36" s="1">
         <v>0.536</v>
       </c>
-      <c r="S36">
+      <c r="S36" s="1">
         <v>0.222</v>
       </c>
-      <c r="T36">
+      <c r="T36" s="1">
         <v>0.46</v>
       </c>
-      <c r="U36">
+      <c r="U36" s="1">
         <v>0.913</v>
       </c>
-      <c r="V36"/>
-      <c r="W36">
+      <c r="V36" s="1"/>
+      <c r="W36" s="1">
         <v>1.75</v>
       </c>
-      <c r="X36" t="s">
+      <c r="X36" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36" t="s">
+      <c r="Y36" s="1"/>
+      <c r="Z36" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="AA36"/>
+      <c r="AA36" s="1"/>
     </row>
     <row r="37" spans="1:27">
-      <c r="A37"/>
-      <c r="B37" t="s">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E37">
+      <c r="E37" s="1">
         <v>2016</v>
       </c>
-      <c r="F37" t="s">
-[...2 lines deleted...]
-      <c r="G37" t="s">
+      <c r="F37" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H37" t="s">
+      <c r="H37" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I37" t="s">
+      <c r="I37" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J37" t="s">
+      <c r="J37" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K37" t="s">
+      <c r="K37" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L37" t="s">
+      <c r="L37" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M37" t="s">
+      <c r="M37" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N37" t="s">
+      <c r="N37" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O37">
+      <c r="O37" s="1">
         <v>100</v>
       </c>
-      <c r="P37">
+      <c r="P37" s="1">
         <v>0.301</v>
       </c>
-      <c r="Q37">
+      <c r="Q37" s="1">
         <v>0.246</v>
       </c>
-      <c r="R37">
+      <c r="R37" s="1">
         <v>0.367</v>
       </c>
-      <c r="S37">
+      <c r="S37" s="1">
         <v>0.135</v>
       </c>
-      <c r="T37">
+      <c r="T37" s="1">
         <v>0.301</v>
       </c>
-      <c r="U37">
+      <c r="U37" s="1">
         <v>0.599</v>
       </c>
-      <c r="V37"/>
-      <c r="W37">
+      <c r="V37" s="1"/>
+      <c r="W37" s="1">
         <v>1.71</v>
       </c>
-      <c r="X37" t="s">
+      <c r="X37" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y37"/>
-      <c r="Z37">
+      <c r="Y37" s="1"/>
+      <c r="Z37" s="1">
         <v>0.03</v>
       </c>
-      <c r="AA37"/>
+      <c r="AA37" s="1"/>
     </row>
     <row r="38" spans="1:27">
-      <c r="A38"/>
-      <c r="B38" t="s">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="1">
         <v>2017</v>
       </c>
-      <c r="F38" t="s">
-[...2 lines deleted...]
-      <c r="G38" t="s">
+      <c r="F38" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H38" t="s">
+      <c r="H38" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I38" t="s">
+      <c r="I38" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J38" t="s">
+      <c r="J38" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="K38" t="s">
+      <c r="K38" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="L38" t="s">
+      <c r="L38" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="M38" t="s">
+      <c r="M38" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="N38" t="s">
+      <c r="N38" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O38">
+      <c r="O38" s="1">
         <v>100</v>
       </c>
-      <c r="P38">
+      <c r="P38" s="1">
         <v>33.6</v>
       </c>
-      <c r="Q38">
+      <c r="Q38" s="1">
         <v>27.4</v>
       </c>
-      <c r="R38">
+      <c r="R38" s="1">
         <v>41.1</v>
       </c>
-      <c r="S38">
+      <c r="S38" s="1">
         <v>18.0</v>
       </c>
-      <c r="T38">
+      <c r="T38" s="1">
         <v>35.4</v>
       </c>
-      <c r="U38">
+      <c r="U38" s="1">
         <v>70.5</v>
       </c>
-      <c r="V38"/>
-      <c r="W38">
+      <c r="V38" s="1"/>
+      <c r="W38" s="1">
         <v>121</v>
       </c>
-      <c r="X38" t="s">
+      <c r="X38" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Y38" s="1"/>
+      <c r="Z38" s="1">
         <v>0.1</v>
       </c>
-      <c r="AA38"/>
+      <c r="AA38" s="1"/>
     </row>
     <row r="39" spans="1:27">
-      <c r="A39"/>
-      <c r="B39" t="s">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E39">
+      <c r="E39" s="1">
         <v>2017</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39" t="s">
+      <c r="F39" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H39" t="s">
+      <c r="H39" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I39" t="s">
+      <c r="I39" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J39" t="s">
+      <c r="J39" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K39" t="s">
+      <c r="K39" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L39" t="s">
+      <c r="L39" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M39" t="s">
+      <c r="M39" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N39" t="s">
+      <c r="N39" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="O39">
+      <c r="O39" s="1">
         <v>100</v>
       </c>
-      <c r="P39">
+      <c r="P39" s="1">
         <v>0.625</v>
       </c>
-      <c r="Q39">
+      <c r="Q39" s="1">
         <v>0.527</v>
       </c>
-      <c r="R39">
+      <c r="R39" s="1">
         <v>0.74</v>
       </c>
-      <c r="S39">
+      <c r="S39" s="1">
         <v>0.353</v>
       </c>
-      <c r="T39">
+      <c r="T39" s="1">
         <v>0.712</v>
       </c>
-      <c r="U39">
+      <c r="U39" s="1">
         <v>1.12</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="V39" s="1"/>
+      <c r="W39" s="1">
         <v>2.16</v>
       </c>
-      <c r="X39" t="s">
+      <c r="X39" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39" t="s">
+      <c r="Y39" s="1"/>
+      <c r="Z39" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="AA39"/>
+      <c r="AA39" s="1"/>
     </row>
     <row r="40" spans="1:27">
-      <c r="A40"/>
-      <c r="B40" t="s">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D40" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E40">
+      <c r="E40" s="1">
         <v>2017</v>
       </c>
-      <c r="F40" t="s">
-[...2 lines deleted...]
-      <c r="G40" t="s">
+      <c r="F40" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H40" t="s">
+      <c r="H40" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I40" t="s">
+      <c r="I40" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J40" t="s">
+      <c r="J40" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K40" t="s">
+      <c r="K40" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L40" t="s">
+      <c r="L40" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M40" t="s">
+      <c r="M40" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N40" t="s">
+      <c r="N40" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O40">
+      <c r="O40" s="1">
         <v>100</v>
       </c>
-      <c r="P40">
+      <c r="P40" s="1">
         <v>0.432</v>
       </c>
-      <c r="Q40">
+      <c r="Q40" s="1">
         <v>0.349</v>
       </c>
-      <c r="R40">
+      <c r="R40" s="1">
         <v>0.535</v>
       </c>
-      <c r="S40">
+      <c r="S40" s="1">
         <v>0.218</v>
       </c>
-      <c r="T40">
+      <c r="T40" s="1">
         <v>0.418</v>
       </c>
-      <c r="U40">
+      <c r="U40" s="1">
         <v>0.816</v>
       </c>
-      <c r="V40"/>
-      <c r="W40">
+      <c r="V40" s="1"/>
+      <c r="W40" s="1">
         <v>2.11</v>
       </c>
-      <c r="X40" t="s">
+      <c r="X40" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="Y40" s="1"/>
+      <c r="Z40" s="1">
         <v>0.05</v>
       </c>
-      <c r="AA40"/>
+      <c r="AA40" s="1"/>
     </row>
     <row r="41" spans="1:27">
-      <c r="A41"/>
-      <c r="B41" t="s">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E41" t="s">
+      <c r="E41" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F41" t="s">
-[...2 lines deleted...]
-      <c r="G41" t="s">
+      <c r="F41" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H41" t="s">
+      <c r="H41" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I41" t="s">
+      <c r="I41" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J41" t="s">
+      <c r="J41" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="K41" t="s">
+      <c r="K41" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="L41" t="s">
+      <c r="L41" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="M41" t="s">
+      <c r="M41" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="N41" t="s">
+      <c r="N41" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O41">
+      <c r="O41" s="1">
         <v>108</v>
       </c>
-      <c r="P41">
+      <c r="P41" s="1">
         <v>11.6</v>
       </c>
-      <c r="Q41">
+      <c r="Q41" s="1">
         <v>9.3</v>
       </c>
-      <c r="R41">
+      <c r="R41" s="1">
         <v>14.5</v>
       </c>
-      <c r="S41">
+      <c r="S41" s="1">
         <v>5.08</v>
       </c>
-      <c r="T41">
+      <c r="T41" s="1">
         <v>10.9</v>
       </c>
-      <c r="U41">
+      <c r="U41" s="1">
         <v>21.5</v>
       </c>
-      <c r="V41"/>
-      <c r="W41">
+      <c r="V41" s="1"/>
+      <c r="W41" s="1">
         <v>102</v>
       </c>
-      <c r="X41" t="s">
+      <c r="X41" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41" t="s">
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="AA41"/>
+      <c r="AA41" s="1"/>
     </row>
     <row r="42" spans="1:27">
-      <c r="A42"/>
-      <c r="B42" t="s">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E42" t="s">
+      <c r="E42" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42" t="s">
+      <c r="F42" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H42" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I42" t="s">
+      <c r="I42" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J42" t="s">
+      <c r="J42" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K42" t="s">
+      <c r="K42" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L42" t="s">
+      <c r="L42" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M42" t="s">
+      <c r="M42" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N42" t="s">
+      <c r="N42" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="O42">
+      <c r="O42" s="1">
         <v>108</v>
       </c>
-      <c r="P42">
+      <c r="P42" s="1">
         <v>0.301</v>
       </c>
-      <c r="Q42">
+      <c r="Q42" s="1">
         <v>0.267</v>
       </c>
-      <c r="R42">
+      <c r="R42" s="1">
         <v>0.339</v>
       </c>
-      <c r="S42">
+      <c r="S42" s="1">
         <v>0.186</v>
       </c>
-      <c r="T42">
+      <c r="T42" s="1">
         <v>0.3</v>
       </c>
-      <c r="U42">
+      <c r="U42" s="1">
         <v>0.461</v>
       </c>
-      <c r="V42"/>
-      <c r="W42">
+      <c r="V42" s="1"/>
+      <c r="W42" s="1">
         <v>0.853</v>
       </c>
-      <c r="X42" t="s">
+      <c r="X42" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42" t="s">
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="AA42"/>
+      <c r="AA42" s="1"/>
     </row>
     <row r="43" spans="1:27">
-      <c r="A43"/>
-      <c r="B43" t="s">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D43" t="s">
+      <c r="D43" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E43" t="s">
+      <c r="E43" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F43" t="s">
-[...2 lines deleted...]
-      <c r="G43" t="s">
+      <c r="F43" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H43" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I43" t="s">
+      <c r="I43" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J43" t="s">
+      <c r="J43" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K43" t="s">
+      <c r="K43" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L43" t="s">
+      <c r="L43" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M43" t="s">
+      <c r="M43" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N43" t="s">
+      <c r="N43" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O43">
+      <c r="O43" s="1">
         <v>108</v>
       </c>
-      <c r="P43">
+      <c r="P43" s="1">
         <v>0.21</v>
       </c>
-      <c r="Q43">
+      <c r="Q43" s="1">
         <v>0.168</v>
       </c>
-      <c r="R43">
+      <c r="R43" s="1">
         <v>0.263</v>
       </c>
-      <c r="S43">
+      <c r="S43" s="1">
         <v>0.087</v>
       </c>
-      <c r="T43">
+      <c r="T43" s="1">
         <v>0.217</v>
       </c>
-      <c r="U43">
+      <c r="U43" s="1">
         <v>0.509</v>
       </c>
-      <c r="V43"/>
-      <c r="W43">
+      <c r="V43" s="1"/>
+      <c r="W43" s="1">
         <v>1.14</v>
       </c>
-      <c r="X43" t="s">
+      <c r="X43" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="Y43"/>
-      <c r="Z43" t="s">
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="AA43"/>
+      <c r="AA43" s="1"/>
     </row>
     <row r="44" spans="1:27">
-      <c r="A44"/>
-      <c r="B44" t="s">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D44" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E44">
+      <c r="E44" s="1">
         <v>2013</v>
       </c>
-      <c r="F44" t="s">
-[...2 lines deleted...]
-      <c r="G44" t="s">
+      <c r="F44" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H44" t="s">
+      <c r="H44" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I44" t="s">
+      <c r="I44" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J44" t="s">
+      <c r="J44" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="K44" t="s">
+      <c r="K44" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="L44" t="s">
+      <c r="L44" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="M44" t="s">
+      <c r="M44" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="N44" t="s">
+      <c r="N44" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O44">
+      <c r="O44" s="1">
         <v>218</v>
       </c>
-      <c r="P44">
+      <c r="P44" s="1">
         <v>8.6</v>
       </c>
-      <c r="Q44">
+      <c r="Q44" s="1">
         <v>7.05</v>
       </c>
-      <c r="R44">
+      <c r="R44" s="1">
         <v>10.5</v>
       </c>
-      <c r="S44">
+      <c r="S44" s="1">
         <v>5.08</v>
       </c>
-      <c r="T44">
+      <c r="T44" s="1">
         <v>10.3</v>
       </c>
-      <c r="U44">
+      <c r="U44" s="1">
         <v>14.0</v>
       </c>
-      <c r="V44"/>
-      <c r="W44">
+      <c r="V44" s="1"/>
+      <c r="W44" s="1">
         <v>41.6</v>
       </c>
-      <c r="X44" t="s">
+      <c r="X44" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y44"/>
-      <c r="Z44" t="s">
+      <c r="Y44" s="1"/>
+      <c r="Z44" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="AA44" t="s">
+      <c r="AA44" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:27">
-      <c r="A45"/>
-      <c r="B45" t="s">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D45" t="s">
+      <c r="D45" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E45">
+      <c r="E45" s="1">
         <v>2013</v>
       </c>
-      <c r="F45" t="s">
-[...2 lines deleted...]
-      <c r="G45" t="s">
+      <c r="F45" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H45" t="s">
+      <c r="H45" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I45" t="s">
+      <c r="I45" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J45" t="s">
+      <c r="J45" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="K45" t="s">
+      <c r="K45" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="L45" t="s">
+      <c r="L45" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="M45" t="s">
+      <c r="M45" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="N45" t="s">
+      <c r="N45" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="O45">
+      <c r="O45" s="1">
         <v>218</v>
       </c>
-      <c r="P45">
+      <c r="P45" s="1">
         <v>9.4</v>
       </c>
-      <c r="Q45">
+      <c r="Q45" s="1">
         <v>8.25</v>
       </c>
-      <c r="R45">
+      <c r="R45" s="1">
         <v>10.71</v>
       </c>
-      <c r="S45">
+      <c r="S45" s="1">
         <v>5.35</v>
       </c>
-      <c r="T45">
+      <c r="T45" s="1">
         <v>9.29</v>
       </c>
-      <c r="U45">
+      <c r="U45" s="1">
         <v>13.8</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="V45" s="1"/>
+      <c r="W45" s="1">
         <v>29</v>
       </c>
-      <c r="X45" t="s">
+      <c r="X45" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Y45"/>
-      <c r="Z45" t="s">
+      <c r="Y45" s="1"/>
+      <c r="Z45" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="AA45" t="s">
+      <c r="AA45" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:27">
-      <c r="A46"/>
-      <c r="B46" t="s">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D46" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E46">
+      <c r="E46" s="1">
         <v>2013</v>
       </c>
-      <c r="F46" t="s">
-[...2 lines deleted...]
-      <c r="G46" t="s">
+      <c r="F46" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H46" t="s">
+      <c r="H46" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I46" t="s">
+      <c r="I46" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J46" t="s">
+      <c r="J46" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K46" t="s">
+      <c r="K46" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L46" t="s">
+      <c r="L46" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M46" t="s">
+      <c r="M46" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N46" t="s">
+      <c r="N46" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O46">
+      <c r="O46" s="1">
         <v>218</v>
       </c>
-      <c r="P46">
+      <c r="P46" s="1">
         <v>0.184</v>
       </c>
-      <c r="Q46">
+      <c r="Q46" s="1">
         <v>0.145</v>
       </c>
-      <c r="R46">
+      <c r="R46" s="1">
         <v>0.235</v>
       </c>
-      <c r="S46">
+      <c r="S46" s="1">
         <v>0.0932</v>
       </c>
-      <c r="T46">
+      <c r="T46" s="1">
         <v>0.173</v>
       </c>
-      <c r="U46">
+      <c r="U46" s="1">
         <v>0.412</v>
       </c>
-      <c r="V46"/>
-      <c r="W46">
+      <c r="V46" s="1"/>
+      <c r="W46" s="1">
         <v>1.02</v>
       </c>
-      <c r="X46" t="s">
+      <c r="X46" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46" t="s">
+      <c r="Y46" s="1"/>
+      <c r="Z46" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="AA46" t="s">
+      <c r="AA46" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:27">
-      <c r="A47"/>
-      <c r="B47" t="s">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D47" t="s">
+      <c r="D47" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E47">
+      <c r="E47" s="1">
         <v>2013</v>
       </c>
-      <c r="F47" t="s">
-[...2 lines deleted...]
-      <c r="G47" t="s">
+      <c r="F47" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H47" t="s">
+      <c r="H47" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I47" t="s">
+      <c r="I47" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J47" t="s">
+      <c r="J47" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="K47" t="s">
+      <c r="K47" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="L47" t="s">
+      <c r="L47" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="M47" t="s">
+      <c r="M47" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="N47" t="s">
+      <c r="N47" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="O47">
+      <c r="O47" s="1">
         <v>218</v>
       </c>
-      <c r="P47">
+      <c r="P47" s="1">
         <v>0.202</v>
       </c>
-      <c r="Q47">
+      <c r="Q47" s="1">
         <v>0.166</v>
       </c>
-      <c r="R47">
+      <c r="R47" s="1">
         <v>0.245</v>
       </c>
-      <c r="S47">
+      <c r="S47" s="1">
         <v>0.111</v>
       </c>
-      <c r="T47">
+      <c r="T47" s="1">
         <v>0.193</v>
       </c>
-      <c r="U47">
+      <c r="U47" s="1">
         <v>0.334</v>
       </c>
-      <c r="V47"/>
-      <c r="W47">
+      <c r="V47" s="1"/>
+      <c r="W47" s="1">
         <v>0.928</v>
       </c>
-      <c r="X47" t="s">
+      <c r="X47" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47" t="s">
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="AA47" t="s">
+      <c r="AA47" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:27">
-      <c r="A48"/>
-      <c r="B48" t="s">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D48" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E48">
+      <c r="E48" s="1">
         <v>2013</v>
       </c>
-      <c r="F48" t="s">
-[...2 lines deleted...]
-      <c r="G48" t="s">
+      <c r="F48" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H48" t="s">
+      <c r="H48" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I48" t="s">
+      <c r="I48" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J48" t="s">
+      <c r="J48" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="K48" t="s">
+      <c r="K48" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="L48" t="s">
+      <c r="L48" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M48" t="s">
+      <c r="M48" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="N48" t="s">
+      <c r="N48" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O48">
+      <c r="O48" s="1">
         <v>218</v>
       </c>
-      <c r="P48">
+      <c r="P48" s="1">
         <v>0.19</v>
       </c>
-      <c r="Q48">
+      <c r="Q48" s="1">
         <v>0.146</v>
       </c>
-      <c r="R48">
+      <c r="R48" s="1">
         <v>0.247</v>
       </c>
-      <c r="S48">
+      <c r="S48" s="1">
         <v>0.0872</v>
       </c>
-      <c r="T48">
+      <c r="T48" s="1">
         <v>0.181</v>
       </c>
-      <c r="U48">
+      <c r="U48" s="1">
         <v>0.417</v>
       </c>
-      <c r="V48"/>
-      <c r="W48">
+      <c r="V48" s="1"/>
+      <c r="W48" s="1">
         <v>1.24</v>
       </c>
-      <c r="X48" t="s">
+      <c r="X48" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="Y48"/>
-      <c r="Z48" t="s">
+      <c r="Y48" s="1"/>
+      <c r="Z48" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="AA48" t="s">
+      <c r="AA48" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:27">
-      <c r="A49"/>
-      <c r="B49" t="s">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D49" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E49">
+      <c r="E49" s="1">
         <v>2013</v>
       </c>
-      <c r="F49" t="s">
-[...2 lines deleted...]
-      <c r="G49" t="s">
+      <c r="F49" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H49" t="s">
+      <c r="H49" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I49" t="s">
+      <c r="I49" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J49" t="s">
+      <c r="J49" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="K49" t="s">
+      <c r="K49" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="L49" t="s">
+      <c r="L49" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M49" t="s">
+      <c r="M49" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="N49" t="s">
+      <c r="N49" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="O49">
+      <c r="O49" s="1">
         <v>218</v>
       </c>
-      <c r="P49">
+      <c r="P49" s="1">
         <v>0.207</v>
       </c>
-      <c r="Q49">
+      <c r="Q49" s="1">
         <v>0.168</v>
       </c>
-      <c r="R49">
+      <c r="R49" s="1">
         <v>0.256</v>
       </c>
-      <c r="S49">
+      <c r="S49" s="1">
         <v>0.113</v>
       </c>
-      <c r="T49">
+      <c r="T49" s="1">
         <v>0.166</v>
       </c>
-      <c r="U49">
+      <c r="U49" s="1">
         <v>0.305</v>
       </c>
-      <c r="V49"/>
-      <c r="W49">
+      <c r="V49" s="1"/>
+      <c r="W49" s="1">
         <v>1.36</v>
       </c>
-      <c r="X49" t="s">
+      <c r="X49" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="Y49"/>
-      <c r="Z49" t="s">
+      <c r="Y49" s="1"/>
+      <c r="Z49" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="AA49" t="s">
+      <c r="AA49" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:27">
-      <c r="A50"/>
-      <c r="B50" t="s">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D50" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E50">
+      <c r="E50" s="1">
         <v>2013</v>
       </c>
-      <c r="F50" t="s">
-[...2 lines deleted...]
-      <c r="G50" t="s">
+      <c r="F50" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H50" t="s">
+      <c r="H50" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I50" t="s">
+      <c r="I50" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J50" t="s">
+      <c r="J50" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K50" t="s">
+      <c r="K50" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="L50" t="s">
+      <c r="L50" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M50" t="s">
+      <c r="M50" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="N50" t="s">
+      <c r="N50" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O50">
+      <c r="O50" s="1">
         <v>218</v>
       </c>
-      <c r="P50" t="s">
+      <c r="P50" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="Q50" t="s">
+      <c r="Q50" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="R50" t="s">
+      <c r="R50" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="S50" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T50" s="1">
         <v>0.0555</v>
       </c>
-      <c r="U50">
+      <c r="U50" s="1">
         <v>0.106</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="V50" s="1"/>
+      <c r="W50" s="1">
         <v>0.461</v>
       </c>
-      <c r="X50" t="s">
+      <c r="X50" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y50" s="1"/>
+      <c r="Z50" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA50" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="51" spans="1:27">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M51" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="N51" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O51" s="1">
+        <v>218</v>
+      </c>
+      <c r="P51" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q51" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R51" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S51" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50" t="s">
+      <c r="T51" s="1">
+        <v>0.0632</v>
+      </c>
+      <c r="U51" s="1">
+        <v>0.123</v>
+      </c>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="X51" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="AA50" t="s">
+      <c r="Y51" s="1"/>
+      <c r="Z51" s="1" t="s">
         <v>118</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B51" t="s">
+      <c r="AA51" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="52" spans="1:27">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C52" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D52" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E51">
+      <c r="E52" s="1">
         <v>2013</v>
       </c>
-      <c r="F51" t="s">
-[...2 lines deleted...]
-      <c r="G51" t="s">
+      <c r="F52" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H52" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I51" t="s">
+      <c r="I52" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="M52" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O52" s="1">
+        <v>218</v>
+      </c>
+      <c r="P52" s="1">
+        <v>0.148</v>
+      </c>
+      <c r="Q52" s="1">
+        <v>0.114</v>
+      </c>
+      <c r="R52" s="1">
+        <v>0.194</v>
+      </c>
+      <c r="S52" s="1">
+        <v>0.0766</v>
+      </c>
+      <c r="T52" s="1">
+        <v>0.154</v>
+      </c>
+      <c r="U52" s="1">
+        <v>0.358</v>
+      </c>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="X52" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y52" s="1"/>
+      <c r="Z52" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA52" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="53" spans="1:27">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I53" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J51" t="s">
+      <c r="J53" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="M53" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N53" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O53" s="1">
+        <v>218</v>
+      </c>
+      <c r="P53" s="1">
+        <v>0.162</v>
+      </c>
+      <c r="Q53" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="R53" s="1">
+        <v>0.202</v>
+      </c>
+      <c r="S53" s="1">
+        <v>0.0756</v>
+      </c>
+      <c r="T53" s="1">
+        <v>0.182</v>
+      </c>
+      <c r="U53" s="1">
+        <v>0.314</v>
+      </c>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1">
+        <v>0.811</v>
+      </c>
+      <c r="X53" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y53" s="1"/>
+      <c r="Z53" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA53" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="54" spans="1:27">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O54" s="1">
+        <v>218</v>
+      </c>
+      <c r="P54" s="1">
+        <v>40.4</v>
+      </c>
+      <c r="Q54" s="1">
+        <v>31.8</v>
+      </c>
+      <c r="R54" s="1">
+        <v>51.4</v>
+      </c>
+      <c r="S54" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="T54" s="1">
+        <v>48.6</v>
+      </c>
+      <c r="U54" s="1">
+        <v>81.1</v>
+      </c>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1">
+        <v>202</v>
+      </c>
+      <c r="X54" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y54" s="1"/>
+      <c r="Z54" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AA54" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="55" spans="1:27">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O55" s="1">
+        <v>218</v>
+      </c>
+      <c r="P55" s="1">
+        <v>44.2</v>
+      </c>
+      <c r="Q55" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="R55" s="1">
+        <v>52.9</v>
+      </c>
+      <c r="S55" s="1">
+        <v>28.8</v>
+      </c>
+      <c r="T55" s="1">
+        <v>40.2</v>
+      </c>
+      <c r="U55" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="V55" s="1"/>
+      <c r="W55" s="1">
+        <v>158</v>
+      </c>
+      <c r="X55" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y55" s="1"/>
+      <c r="Z55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AA55" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="56" spans="1:27">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O56" s="1">
+        <v>218</v>
+      </c>
+      <c r="P56" s="1">
+        <v>0.164</v>
+      </c>
+      <c r="Q56" s="1">
+        <v>0.136</v>
+      </c>
+      <c r="R56" s="1">
+        <v>0.197</v>
+      </c>
+      <c r="S56" s="1">
+        <v>0.125</v>
+      </c>
+      <c r="T56" s="1">
+        <v>0.182</v>
+      </c>
+      <c r="U56" s="1">
+        <v>0.296</v>
+      </c>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1">
+        <v>0.373</v>
+      </c>
+      <c r="X56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y56" s="1"/>
+      <c r="Z56" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA56" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="57" spans="1:27">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O57" s="1">
+        <v>218</v>
+      </c>
+      <c r="P57" s="1">
+        <v>0.179</v>
+      </c>
+      <c r="Q57" s="1">
+        <v>0.161</v>
+      </c>
+      <c r="R57" s="1">
+        <v>0.198</v>
+      </c>
+      <c r="S57" s="1">
+        <v>0.135</v>
+      </c>
+      <c r="T57" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="U57" s="1">
+        <v>0.247</v>
+      </c>
+      <c r="V57" s="1"/>
+      <c r="W57" s="1">
+        <v>0.392</v>
+      </c>
+      <c r="X57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y57" s="1"/>
+      <c r="Z57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA57" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="58" spans="1:27">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O58" s="1">
+        <v>218</v>
+      </c>
+      <c r="P58" s="1">
+        <v>0.0762</v>
+      </c>
+      <c r="Q58" s="1">
+        <v>0.0584</v>
+      </c>
+      <c r="R58" s="1">
+        <v>0.0994</v>
+      </c>
+      <c r="S58" s="1">
+        <v>0.0447</v>
+      </c>
+      <c r="T58" s="1">
+        <v>0.0924</v>
+      </c>
+      <c r="U58" s="1">
+        <v>0.155</v>
+      </c>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1">
+        <v>0.333</v>
+      </c>
+      <c r="X58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y58" s="1"/>
+      <c r="Z58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA58" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="59" spans="1:27">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="N59" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O59" s="1">
+        <v>218</v>
+      </c>
+      <c r="P59" s="1">
+        <v>0.0833</v>
+      </c>
+      <c r="Q59" s="1">
+        <v>0.0684</v>
+      </c>
+      <c r="R59" s="1">
+        <v>0.101</v>
+      </c>
+      <c r="S59" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="T59" s="1">
+        <v>0.0812</v>
+      </c>
+      <c r="U59" s="1">
+        <v>0.141</v>
+      </c>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1">
+        <v>0.399</v>
+      </c>
+      <c r="X59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y59" s="1"/>
+      <c r="Z59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA59" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="60" spans="1:27">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O60" s="1">
+        <v>218</v>
+      </c>
+      <c r="P60" s="1">
+        <v>0.00709</v>
+      </c>
+      <c r="Q60" s="1">
+        <v>0.00533</v>
+      </c>
+      <c r="R60" s="1">
+        <v>0.00944</v>
+      </c>
+      <c r="S60" s="1">
+        <v>0.00215</v>
+      </c>
+      <c r="T60" s="1">
+        <v>0.00752</v>
+      </c>
+      <c r="U60" s="1">
+        <v>0.0181</v>
+      </c>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1">
+        <v>0.0635</v>
+      </c>
+      <c r="X60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="Y60" s="1"/>
+      <c r="Z60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA60" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="61" spans="1:27">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2013</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O61" s="1">
+        <v>218</v>
+      </c>
+      <c r="P61" s="1">
+        <v>0.00775</v>
+      </c>
+      <c r="Q61" s="1">
+        <v>0.00606</v>
+      </c>
+      <c r="R61" s="1">
+        <v>0.0099</v>
+      </c>
+      <c r="S61" s="1">
+        <v>0.00349</v>
+      </c>
+      <c r="T61" s="1">
+        <v>0.00664</v>
+      </c>
+      <c r="U61" s="1">
+        <v>0.0149</v>
+      </c>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1">
+        <v>0.0645</v>
+      </c>
+      <c r="X61" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="Y61" s="1"/>
+      <c r="Z61" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA61" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="62" spans="1:27">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M62" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O62" s="1">
+        <v>428</v>
+      </c>
+      <c r="P62" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q62" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R62" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U62" s="1">
+        <v>0.0316</v>
+      </c>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1">
+        <v>0.101</v>
+      </c>
+      <c r="X62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Y62" s="1"/>
+      <c r="Z62" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA62" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="63" spans="1:27">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M63" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O63" s="1">
+        <v>426</v>
+      </c>
+      <c r="P63" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q63" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R63" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S63" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T63" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U63" s="1">
+        <v>0.0676</v>
+      </c>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="X63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="Y63" s="1"/>
+      <c r="Z63" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA63" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="64" spans="1:27">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N64" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O64" s="1">
+        <v>428</v>
+      </c>
+      <c r="P64" s="1">
+        <v>8.06</v>
+      </c>
+      <c r="Q64" s="1">
+        <v>6.69</v>
+      </c>
+      <c r="R64" s="1">
+        <v>9.71</v>
+      </c>
+      <c r="S64" s="1">
+        <v>3.63</v>
+      </c>
+      <c r="T64" s="1">
+        <v>7.91</v>
+      </c>
+      <c r="U64" s="1">
+        <v>16.7</v>
+      </c>
+      <c r="V64" s="1"/>
+      <c r="W64" s="1">
+        <v>67.2</v>
+      </c>
+      <c r="X64" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y64" s="1"/>
+      <c r="Z64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA64" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="65" spans="1:27">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O65" s="1">
+        <v>426</v>
+      </c>
+      <c r="P65" s="1">
+        <v>10.6</v>
+      </c>
+      <c r="Q65" s="1">
+        <v>9.06</v>
+      </c>
+      <c r="R65" s="1">
+        <v>12.3</v>
+      </c>
+      <c r="S65" s="1">
+        <v>5.16</v>
+      </c>
+      <c r="T65" s="1">
+        <v>9.14</v>
+      </c>
+      <c r="U65" s="1">
+        <v>18.8</v>
+      </c>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1">
+        <v>59.7</v>
+      </c>
+      <c r="X65" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y65" s="1"/>
+      <c r="Z65" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA65" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="66" spans="1:27">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L66" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M66" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N66" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O66" s="1">
+        <v>428</v>
+      </c>
+      <c r="P66" s="1">
+        <v>0.153</v>
+      </c>
+      <c r="Q66" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="R66" s="1">
+        <v>0.182</v>
+      </c>
+      <c r="S66" s="1">
+        <v>0.0707</v>
+      </c>
+      <c r="T66" s="1">
+        <v>0.169</v>
+      </c>
+      <c r="U66" s="1">
+        <v>0.342</v>
+      </c>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1">
+        <v>0.743</v>
+      </c>
+      <c r="X66" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y66" s="1"/>
+      <c r="Z66" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA66" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="67" spans="1:27">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M67" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N67" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O67" s="1">
+        <v>426</v>
+      </c>
+      <c r="P67" s="1">
+        <v>0.199</v>
+      </c>
+      <c r="Q67" s="1">
+        <v>0.175</v>
+      </c>
+      <c r="R67" s="1">
+        <v>0.227</v>
+      </c>
+      <c r="S67" s="1">
+        <v>0.115</v>
+      </c>
+      <c r="T67" s="1">
+        <v>0.187</v>
+      </c>
+      <c r="U67" s="1">
+        <v>0.338</v>
+      </c>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1">
+        <v>0.691</v>
+      </c>
+      <c r="X67" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y67" s="1"/>
+      <c r="Z67" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA67" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="68" spans="1:27">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M68" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="N68" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O68" s="1">
+        <v>428</v>
+      </c>
+      <c r="P68" s="1">
+        <v>0.217</v>
+      </c>
+      <c r="Q68" s="1">
+        <v>0.184</v>
+      </c>
+      <c r="R68" s="1">
+        <v>0.256</v>
+      </c>
+      <c r="S68" s="1">
+        <v>0.119</v>
+      </c>
+      <c r="T68" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="U68" s="1">
+        <v>0.398</v>
+      </c>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="X68" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y68" s="1"/>
+      <c r="Z68" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA68" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="69" spans="1:27">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O69" s="1">
+        <v>426</v>
+      </c>
+      <c r="P69" s="1">
+        <v>0.284</v>
+      </c>
+      <c r="Q69" s="1">
+        <v>0.251</v>
+      </c>
+      <c r="R69" s="1">
+        <v>0.321</v>
+      </c>
+      <c r="S69" s="1">
+        <v>0.154</v>
+      </c>
+      <c r="T69" s="1">
+        <v>0.262</v>
+      </c>
+      <c r="U69" s="1">
+        <v>0.528</v>
+      </c>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="X69" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y69" s="1"/>
+      <c r="Z69" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA69" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:27">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J70" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="K51" t="s">
+      <c r="K70" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="L51" t="s">
+      <c r="L70" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="M51" t="s">
+      <c r="M70" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="N51" t="s">
+      <c r="N70" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O70" s="1">
+        <v>428</v>
+      </c>
+      <c r="P70" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q70" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R70" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S70" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T70" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U70" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V70" s="1"/>
+      <c r="W70" s="1">
+        <v>0.174</v>
+      </c>
+      <c r="X70" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y70" s="1"/>
+      <c r="Z70" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA70" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="71" spans="1:27">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M71" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="N71" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="O51">
-[...2 lines deleted...]
-      <c r="P51" t="s">
+      <c r="O71" s="1">
+        <v>426</v>
+      </c>
+      <c r="P71" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="Q51" t="s">
+      <c r="Q71" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="R51" t="s">
+      <c r="R71" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="S51"/>
-[...3 lines deleted...]
-      <c r="U51">
+      <c r="S71" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T71" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U71" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V71" s="1"/>
+      <c r="W71" s="1">
+        <v>0.611</v>
+      </c>
+      <c r="X71" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y71" s="1"/>
+      <c r="Z71" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA71" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="72" spans="1:27">
+      <c r="A72" s="1"/>
+      <c r="B72" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L72" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="M72" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N72" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O72" s="1">
+        <v>428</v>
+      </c>
+      <c r="P72" s="1">
+        <v>0.202</v>
+      </c>
+      <c r="Q72" s="1">
+        <v>0.159</v>
+      </c>
+      <c r="R72" s="1">
+        <v>0.256</v>
+      </c>
+      <c r="S72" s="1">
+        <v>0.0814</v>
+      </c>
+      <c r="T72" s="1">
+        <v>0.232</v>
+      </c>
+      <c r="U72" s="1">
+        <v>0.519</v>
+      </c>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="X72" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y72" s="1"/>
+      <c r="Z72" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA72" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="73" spans="1:27">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L73" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="M73" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N73" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O73" s="1">
+        <v>426</v>
+      </c>
+      <c r="P73" s="1">
+        <v>0.262</v>
+      </c>
+      <c r="Q73" s="1">
+        <v>0.218</v>
+      </c>
+      <c r="R73" s="1">
+        <v>0.314</v>
+      </c>
+      <c r="S73" s="1">
+        <v>0.143</v>
+      </c>
+      <c r="T73" s="1">
+        <v>0.277</v>
+      </c>
+      <c r="U73" s="1">
+        <v>0.516</v>
+      </c>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="X73" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y73" s="1"/>
+      <c r="Z73" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA73" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="74" spans="1:27">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L74" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M74" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="N74" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O74" s="1">
+        <v>428</v>
+      </c>
+      <c r="P74" s="1">
+        <v>36.0</v>
+      </c>
+      <c r="Q74" s="1">
+        <v>30.5</v>
+      </c>
+      <c r="R74" s="1">
+        <v>42.5</v>
+      </c>
+      <c r="S74" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="T74" s="1">
+        <v>39.6</v>
+      </c>
+      <c r="U74" s="1">
+        <v>79.2</v>
+      </c>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1">
+        <v>160</v>
+      </c>
+      <c r="X74" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y74" s="1"/>
+      <c r="Z74" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA74" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="75" spans="1:27">
+      <c r="A75" s="1"/>
+      <c r="B75" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L75" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M75" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="N75" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O75" s="1">
+        <v>426</v>
+      </c>
+      <c r="P75" s="1">
+        <v>47.1</v>
+      </c>
+      <c r="Q75" s="1">
+        <v>41.7</v>
+      </c>
+      <c r="R75" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="S75" s="1">
+        <v>28.5</v>
+      </c>
+      <c r="T75" s="1">
+        <v>44.9</v>
+      </c>
+      <c r="U75" s="1">
+        <v>79.7</v>
+      </c>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1">
+        <v>194</v>
+      </c>
+      <c r="X75" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y75" s="1"/>
+      <c r="Z75" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA75" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="76" spans="1:27">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="L76" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M76" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="N76" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O76" s="1">
+        <v>428</v>
+      </c>
+      <c r="P76" s="1">
+        <v>0.154</v>
+      </c>
+      <c r="Q76" s="1">
+        <v>0.134</v>
+      </c>
+      <c r="R76" s="1">
+        <v>0.178</v>
+      </c>
+      <c r="S76" s="1">
+        <v>0.085</v>
+      </c>
+      <c r="T76" s="1">
+        <v>0.169</v>
+      </c>
+      <c r="U76" s="1">
+        <v>0.305</v>
+      </c>
+      <c r="V76" s="1"/>
+      <c r="W76" s="1">
+        <v>0.527</v>
+      </c>
+      <c r="X76" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="Y76" s="1"/>
+      <c r="Z76" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA76" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="77" spans="1:27">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J77" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="L77" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M77" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O77" s="1">
+        <v>426</v>
+      </c>
+      <c r="P77" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="Q77" s="1">
+        <v>0.183</v>
+      </c>
+      <c r="R77" s="1">
+        <v>0.218</v>
+      </c>
+      <c r="S77" s="1">
+        <v>0.132</v>
+      </c>
+      <c r="T77" s="1">
+        <v>0.197</v>
+      </c>
+      <c r="U77" s="1">
+        <v>0.284</v>
+      </c>
+      <c r="V77" s="1"/>
+      <c r="W77" s="1">
+        <v>0.491</v>
+      </c>
+      <c r="X77" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y77" s="1"/>
+      <c r="Z77" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA77" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="78" spans="1:27">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J78" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="K78" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="L78" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M78" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N78" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O78" s="1">
+        <v>428</v>
+      </c>
+      <c r="P78" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q78" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R78" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S78" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T78" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U78" s="1">
+        <v>0.0193</v>
+      </c>
+      <c r="V78" s="1"/>
+      <c r="W78" s="1">
+        <v>0.116</v>
+      </c>
+      <c r="X78" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y78" s="1"/>
+      <c r="Z78" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA78" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="79" spans="1:27">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J79" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="L79" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M79" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N79" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O79" s="1">
+        <v>426</v>
+      </c>
+      <c r="P79" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q79" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R79" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S79" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T79" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U79" s="1">
+        <v>0.0313</v>
+      </c>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1">
+        <v>0.116</v>
+      </c>
+      <c r="X79" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y79" s="1"/>
+      <c r="Z79" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA79" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="80" spans="1:27">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="K80" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="L80" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="M80" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N80" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O80" s="1">
+        <v>414</v>
+      </c>
+      <c r="P80" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="Q80" s="1">
+        <v>0.813</v>
+      </c>
+      <c r="R80" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="S80" s="1">
+        <v>0.179</v>
+      </c>
+      <c r="T80" s="1">
+        <v>0.952</v>
+      </c>
+      <c r="U80" s="1">
+        <v>6.03</v>
+      </c>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1">
+        <v>40.7</v>
+      </c>
+      <c r="X80" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y80" s="1"/>
+      <c r="Z80" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA80" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="81" spans="1:27">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="L81" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="M81" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N81" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O81" s="1">
+        <v>412</v>
+      </c>
+      <c r="P81" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="Q81" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="R81" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="S81" s="1">
+        <v>0.256</v>
+      </c>
+      <c r="T81" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="U81" s="1">
+        <v>7.55</v>
+      </c>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1">
+        <v>37.9</v>
+      </c>
+      <c r="X81" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y81" s="1"/>
+      <c r="Z81" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA81" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="82" spans="1:27">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="M82" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O82" s="1">
+        <v>414</v>
+      </c>
+      <c r="P82" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q82" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R82" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T82" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U82" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V82" s="1"/>
+      <c r="W82" s="1">
+        <v>0.206</v>
+      </c>
+      <c r="X82" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y82" s="1"/>
+      <c r="Z82" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA82" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="83" spans="1:27">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="M83" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N83" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O83" s="1">
+        <v>412</v>
+      </c>
+      <c r="P83" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q83" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R83" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S83" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T83" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U83" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V83" s="1"/>
+      <c r="W83" s="1">
+        <v>0.528</v>
+      </c>
+      <c r="X83" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y83" s="1"/>
+      <c r="Z83" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA83" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="84" spans="1:27">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J84" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="L84" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="M84" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N84" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O84" s="1">
+        <v>414</v>
+      </c>
+      <c r="P84" s="1">
+        <v>0.312</v>
+      </c>
+      <c r="Q84" s="1">
+        <v>0.264</v>
+      </c>
+      <c r="R84" s="1">
+        <v>0.369</v>
+      </c>
+      <c r="S84" s="1">
+        <v>0.127</v>
+      </c>
+      <c r="T84" s="1">
+        <v>0.318</v>
+      </c>
+      <c r="U84" s="1">
+        <v>0.579</v>
+      </c>
+      <c r="V84" s="1"/>
+      <c r="W84" s="1">
+        <v>2.12</v>
+      </c>
+      <c r="X84" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Y84" s="1"/>
+      <c r="Z84" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA84" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="85" spans="1:27">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J85" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="L85" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="M85" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N85" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O85" s="1">
+        <v>412</v>
+      </c>
+      <c r="P85" s="1">
+        <v>0.403</v>
+      </c>
+      <c r="Q85" s="1">
+        <v>0.349</v>
+      </c>
+      <c r="R85" s="1">
+        <v>0.465</v>
+      </c>
+      <c r="S85" s="1">
+        <v>0.231</v>
+      </c>
+      <c r="T85" s="1">
+        <v>0.366</v>
+      </c>
+      <c r="U85" s="1">
+        <v>0.552</v>
+      </c>
+      <c r="V85" s="1"/>
+      <c r="W85" s="1">
+        <v>2.26</v>
+      </c>
+      <c r="X85" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y85" s="1"/>
+      <c r="Z85" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA85" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="86" spans="1:27">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="L86" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="M86" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N86" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O86" s="1">
+        <v>414</v>
+      </c>
+      <c r="P86" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q86" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R86" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S86" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T86" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U86" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="X86" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y86" s="1"/>
+      <c r="Z86" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA86" s="1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="87" spans="1:27">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="M87" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O87" s="1">
+        <v>412</v>
+      </c>
+      <c r="P87" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q87" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R87" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S87" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T87" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U87" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V87" s="1"/>
+      <c r="W87" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="X87" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y87" s="1"/>
+      <c r="Z87" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA87" s="1" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="88" spans="1:27">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="L88" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O88" s="1">
+        <v>414</v>
+      </c>
+      <c r="P88" s="1">
+        <v>3.47</v>
+      </c>
+      <c r="Q88" s="1">
+        <v>2.95</v>
+      </c>
+      <c r="R88" s="1">
+        <v>4.08</v>
+      </c>
+      <c r="S88" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="T88" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="U88" s="1">
+        <v>6.41</v>
+      </c>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1">
+        <v>18.1</v>
+      </c>
+      <c r="X88" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y88" s="1"/>
+      <c r="Z88" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA88" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="89" spans="1:27">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="M89" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N89" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O89" s="1">
+        <v>412</v>
+      </c>
+      <c r="P89" s="1">
+        <v>4.54</v>
+      </c>
+      <c r="Q89" s="1">
+        <v>4.07</v>
+      </c>
+      <c r="R89" s="1">
+        <v>5.07</v>
+      </c>
+      <c r="S89" s="1">
+        <v>2.64</v>
+      </c>
+      <c r="T89" s="1">
+        <v>4.26</v>
+      </c>
+      <c r="U89" s="1">
+        <v>6.58</v>
+      </c>
+      <c r="V89" s="1"/>
+      <c r="W89" s="1">
+        <v>13.7</v>
+      </c>
+      <c r="X89" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y89" s="1"/>
+      <c r="Z89" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA89" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="90" spans="1:27">
+      <c r="A90" s="1"/>
+      <c r="B90" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="L90" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O90" s="1">
+        <v>414</v>
+      </c>
+      <c r="P90" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="Q90" s="1">
+        <v>0.422</v>
+      </c>
+      <c r="R90" s="1">
+        <v>0.546</v>
+      </c>
+      <c r="S90" s="1">
+        <v>0.275</v>
+      </c>
+      <c r="T90" s="1">
+        <v>0.515</v>
+      </c>
+      <c r="U90" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="V90" s="1"/>
+      <c r="W90" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="X90" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="Y90" s="1"/>
+      <c r="Z90" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA90" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="91" spans="1:27">
+      <c r="A91" s="1"/>
+      <c r="B91" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2018</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I91" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="L91" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="M91" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N91" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O91" s="1">
+        <v>412</v>
+      </c>
+      <c r="P91" s="1">
+        <v>0.621</v>
+      </c>
+      <c r="Q91" s="1">
+        <v>0.564</v>
+      </c>
+      <c r="R91" s="1">
+        <v>0.684</v>
+      </c>
+      <c r="S91" s="1">
+        <v>0.394</v>
+      </c>
+      <c r="T91" s="1">
+        <v>0.609</v>
+      </c>
+      <c r="U91" s="1">
+        <v>0.911</v>
+      </c>
+      <c r="V91" s="1"/>
+      <c r="W91" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="X91" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="Y91" s="1"/>
+      <c r="Z91" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA91" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="92" spans="1:27">
+      <c r="A92" s="1"/>
+      <c r="B92" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J92" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="K92" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="L92" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M92" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="N92" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O92" s="1">
+        <v>357</v>
+      </c>
+      <c r="P92" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q92" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R92" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S92" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T92" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U92" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V92" s="1"/>
+      <c r="W92" s="1">
+        <v>0.343</v>
+      </c>
+      <c r="X92" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y92" s="1"/>
+      <c r="Z92" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="AA92" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="93" spans="1:27">
+      <c r="A93" s="1"/>
+      <c r="B93" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="L93" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M93" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="N93" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O93" s="1">
+        <v>357</v>
+      </c>
+      <c r="P93" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q93" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R93" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S93" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T93" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U93" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V93" s="1"/>
+      <c r="W93" s="1">
+        <v>0.309</v>
+      </c>
+      <c r="X93" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y93" s="1"/>
+      <c r="Z93" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="AA93" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="94" spans="1:27">
+      <c r="A94" s="1"/>
+      <c r="B94" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J94" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K94" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L94" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M94" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N94" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O94" s="1">
+        <v>357</v>
+      </c>
+      <c r="P94" s="1">
+        <v>6.4</v>
+      </c>
+      <c r="Q94" s="1">
+        <v>5.16</v>
+      </c>
+      <c r="R94" s="1">
+        <v>7.96</v>
+      </c>
+      <c r="S94" s="1">
+        <v>2.69</v>
+      </c>
+      <c r="T94" s="1">
+        <v>6.27</v>
+      </c>
+      <c r="U94" s="1">
+        <v>11.5</v>
+      </c>
+      <c r="V94" s="1"/>
+      <c r="W94" s="1">
+        <v>42.1</v>
+      </c>
+      <c r="X94" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y94" s="1"/>
+      <c r="Z94" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA94" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="95" spans="1:27">
+      <c r="A95" s="1"/>
+      <c r="B95" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J95" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K95" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L95" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M95" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N95" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O95" s="1">
+        <v>357</v>
+      </c>
+      <c r="P95" s="1">
+        <v>8.4</v>
+      </c>
+      <c r="Q95" s="1">
+        <v>7.1</v>
+      </c>
+      <c r="R95" s="1">
+        <v>9.94</v>
+      </c>
+      <c r="S95" s="1">
+        <v>4.02</v>
+      </c>
+      <c r="T95" s="1">
+        <v>6.86</v>
+      </c>
+      <c r="U95" s="1">
+        <v>14.2</v>
+      </c>
+      <c r="V95" s="1"/>
+      <c r="W95" s="1">
+        <v>50.4</v>
+      </c>
+      <c r="X95" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y95" s="1"/>
+      <c r="Z95" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA95" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="96" spans="1:27">
+      <c r="A96" s="1"/>
+      <c r="B96" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I96" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J96" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K96" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L96" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M96" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N96" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O96" s="1">
+        <v>357</v>
+      </c>
+      <c r="P96" s="1">
+        <v>0.172</v>
+      </c>
+      <c r="Q96" s="1">
+        <v>0.145</v>
+      </c>
+      <c r="R96" s="1">
+        <v>0.205</v>
+      </c>
+      <c r="S96" s="1">
+        <v>0.0786</v>
+      </c>
+      <c r="T96" s="1">
+        <v>0.186</v>
+      </c>
+      <c r="U96" s="1">
+        <v>0.363</v>
+      </c>
+      <c r="V96" s="1"/>
+      <c r="W96" s="1">
+        <v>0.901</v>
+      </c>
+      <c r="X96" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y96" s="1"/>
+      <c r="Z96" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA96" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="97" spans="1:27">
+      <c r="A97" s="1"/>
+      <c r="B97" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I97" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J97" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K97" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L97" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M97" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N97" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O97" s="1">
+        <v>357</v>
+      </c>
+      <c r="P97" s="1">
+        <v>0.226</v>
+      </c>
+      <c r="Q97" s="1">
+        <v>0.195</v>
+      </c>
+      <c r="R97" s="1">
+        <v>0.262</v>
+      </c>
+      <c r="S97" s="1">
+        <v>0.112</v>
+      </c>
+      <c r="T97" s="1">
+        <v>0.227</v>
+      </c>
+      <c r="U97" s="1">
+        <v>0.394</v>
+      </c>
+      <c r="V97" s="1"/>
+      <c r="W97" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="X97" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y97" s="1"/>
+      <c r="Z97" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA97" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="98" spans="1:27">
+      <c r="A98" s="1"/>
+      <c r="B98" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E98" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I98" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J98" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="K98" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="L98" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M98" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="N98" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O98" s="1">
+        <v>357</v>
+      </c>
+      <c r="P98" s="1">
+        <v>0.182</v>
+      </c>
+      <c r="Q98" s="1">
+        <v>0.154</v>
+      </c>
+      <c r="R98" s="1">
+        <v>0.215</v>
+      </c>
+      <c r="S98" s="1">
+        <v>0.0927</v>
+      </c>
+      <c r="T98" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="U98" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="V98" s="1"/>
+      <c r="W98" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="X98" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y98" s="1"/>
+      <c r="Z98" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA98" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="99" spans="1:27">
+      <c r="A99" s="1"/>
+      <c r="B99" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J99" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="K99" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="L99" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M99" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="N99" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O99" s="1">
+        <v>357</v>
+      </c>
+      <c r="P99" s="1">
+        <v>0.238</v>
+      </c>
+      <c r="Q99" s="1">
+        <v>0.209</v>
+      </c>
+      <c r="R99" s="1">
+        <v>0.272</v>
+      </c>
+      <c r="S99" s="1">
+        <v>0.125</v>
+      </c>
+      <c r="T99" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="U99" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="V99" s="1"/>
+      <c r="W99" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="X99" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y99" s="1"/>
+      <c r="Z99" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA99" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="100" spans="1:27">
+      <c r="A100" s="1"/>
+      <c r="B100" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E100" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I100" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J100" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="K100" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="L100" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M100" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="N100" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O100" s="1">
+        <v>357</v>
+      </c>
+      <c r="P100" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q100" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R100" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S100" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T100" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U100" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V100" s="1"/>
+      <c r="W100" s="1">
+        <v>0.212</v>
+      </c>
+      <c r="X100" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y100" s="1"/>
+      <c r="Z100" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA100" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="101" spans="1:27">
+      <c r="A101" s="1"/>
+      <c r="B101" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J101" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="K101" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="L101" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M101" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="N101" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O101" s="1">
+        <v>357</v>
+      </c>
+      <c r="P101" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q101" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R101" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S101" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T101" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U101" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="V101" s="1"/>
+      <c r="W101" s="1">
+        <v>0.555</v>
+      </c>
+      <c r="X101" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y101" s="1"/>
+      <c r="Z101" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA101" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="102" spans="1:27">
+      <c r="A102" s="1"/>
+      <c r="B102" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J102" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="K102" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L102" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="M102" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N102" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O102" s="1">
+        <v>357</v>
+      </c>
+      <c r="P102" s="1">
+        <v>0.165</v>
+      </c>
+      <c r="Q102" s="1">
+        <v>0.138</v>
+      </c>
+      <c r="R102" s="1">
+        <v>0.197</v>
+      </c>
+      <c r="S102" s="1">
+        <v>0.0706</v>
+      </c>
+      <c r="T102" s="1">
+        <v>0.168</v>
+      </c>
+      <c r="U102" s="1">
+        <v>0.362</v>
+      </c>
+      <c r="V102" s="1"/>
+      <c r="W102" s="1">
+        <v>0.922</v>
+      </c>
+      <c r="X102" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y102" s="1"/>
+      <c r="Z102" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA102" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="103" spans="1:27">
+      <c r="A103" s="1"/>
+      <c r="B103" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E103" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J103" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L103" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="M103" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N103" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O103" s="1">
+        <v>357</v>
+      </c>
+      <c r="P103" s="1">
+        <v>0.216</v>
+      </c>
+      <c r="Q103" s="1">
+        <v>0.184</v>
+      </c>
+      <c r="R103" s="1">
+        <v>0.254</v>
+      </c>
+      <c r="S103" s="1">
+        <v>0.104</v>
+      </c>
+      <c r="T103" s="1">
+        <v>0.213</v>
+      </c>
+      <c r="U103" s="1">
+        <v>0.402</v>
+      </c>
+      <c r="V103" s="1"/>
+      <c r="W103" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="X103" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y103" s="1"/>
+      <c r="Z103" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA103" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="104" spans="1:27">
+      <c r="A104" s="1"/>
+      <c r="B104" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J104" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="K104" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L104" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M104" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="N104" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O104" s="1">
+        <v>357</v>
+      </c>
+      <c r="P104" s="1">
+        <v>33.5</v>
+      </c>
+      <c r="Q104" s="1">
+        <v>28.2</v>
+      </c>
+      <c r="R104" s="1">
+        <v>39.8</v>
+      </c>
+      <c r="S104" s="1">
+        <v>18.6</v>
+      </c>
+      <c r="T104" s="1">
+        <v>35.6</v>
+      </c>
+      <c r="U104" s="1">
+        <v>64.7</v>
+      </c>
+      <c r="V104" s="1"/>
+      <c r="W104" s="1">
+        <v>168</v>
+      </c>
+      <c r="X104" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y104" s="1"/>
+      <c r="Z104" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA104" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="105" spans="1:27">
+      <c r="A105" s="1"/>
+      <c r="B105" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J105" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="K105" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L105" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M105" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="N105" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O105" s="1">
+        <v>357</v>
+      </c>
+      <c r="P105" s="1">
+        <v>43.9</v>
+      </c>
+      <c r="Q105" s="1">
+        <v>38.8</v>
+      </c>
+      <c r="R105" s="1">
+        <v>49.7</v>
+      </c>
+      <c r="S105" s="1">
+        <v>29.3</v>
+      </c>
+      <c r="T105" s="1">
+        <v>42.9</v>
+      </c>
+      <c r="U105" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="V105" s="1"/>
+      <c r="W105" s="1">
+        <v>161</v>
+      </c>
+      <c r="X105" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y105" s="1"/>
+      <c r="Z105" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA105" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="106" spans="1:27">
+      <c r="A106" s="1"/>
+      <c r="B106" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J106" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="K106" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="L106" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M106" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="N106" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O106" s="1">
+        <v>357</v>
+      </c>
+      <c r="P106" s="1">
+        <v>0.148</v>
+      </c>
+      <c r="Q106" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="R106" s="1">
+        <v>0.169</v>
+      </c>
+      <c r="S106" s="1">
+        <v>0.0884</v>
+      </c>
+      <c r="T106" s="1">
+        <v>0.158</v>
+      </c>
+      <c r="U106" s="1">
+        <v>0.257</v>
+      </c>
+      <c r="V106" s="1"/>
+      <c r="W106" s="1">
+        <v>0.472</v>
+      </c>
+      <c r="X106" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="Y106" s="1"/>
+      <c r="Z106" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA106" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="107" spans="1:27">
+      <c r="A107" s="1"/>
+      <c r="B107" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J107" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="K107" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="L107" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M107" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="N107" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O107" s="1">
+        <v>357</v>
+      </c>
+      <c r="P107" s="1">
+        <v>0.194</v>
+      </c>
+      <c r="Q107" s="1">
+        <v>0.177</v>
+      </c>
+      <c r="R107" s="1">
+        <v>0.214</v>
+      </c>
+      <c r="S107" s="1">
+        <v>0.129</v>
+      </c>
+      <c r="T107" s="1">
+        <v>0.182</v>
+      </c>
+      <c r="U107" s="1">
+        <v>0.278</v>
+      </c>
+      <c r="V107" s="1"/>
+      <c r="W107" s="1">
+        <v>0.525</v>
+      </c>
+      <c r="X107" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="Y107" s="1"/>
+      <c r="Z107" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA107" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="108" spans="1:27">
+      <c r="A108" s="1"/>
+      <c r="B108" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J108" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="K108" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="L108" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M108" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N108" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O108" s="1">
+        <v>357</v>
+      </c>
+      <c r="P108" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q108" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R108" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S108" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T108" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U108" s="1">
+        <v>0.0216</v>
+      </c>
+      <c r="V108" s="1"/>
+      <c r="W108" s="1">
+        <v>0.0805</v>
+      </c>
+      <c r="X108" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="Y108" s="1"/>
+      <c r="Z108" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA108" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="109" spans="1:27">
+      <c r="A109" s="1"/>
+      <c r="B109" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2019</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J109" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="K109" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="L109" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M109" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N109" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O109" s="1">
+        <v>357</v>
+      </c>
+      <c r="P109" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q109" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R109" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S109" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="T109" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="U109" s="1">
+        <v>0.0316</v>
+      </c>
+      <c r="V109" s="1"/>
+      <c r="W109" s="1">
+        <v>0.112</v>
+      </c>
+      <c r="X109" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="Y109" s="1"/>
+      <c r="Z109" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA109" s="1" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="110" spans="1:27">
+      <c r="A110" s="1"/>
+      <c r="B110" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J110" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="K110" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M110" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O110" s="1">
+        <v>90</v>
+      </c>
+      <c r="P110" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q110" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R110" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S110" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T110" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="U110" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="V110" s="1">
+        <v>0.0558</v>
+      </c>
+      <c r="W110" s="1"/>
+      <c r="X110" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y110" s="1"/>
+      <c r="Z110" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA110" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="111" spans="1:27">
+      <c r="A111" s="1"/>
+      <c r="B111" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J111" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K111" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L111" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O111" s="1">
+        <v>90</v>
+      </c>
+      <c r="P111" s="1">
+        <v>6.13</v>
+      </c>
+      <c r="Q111" s="1">
+        <v>4.57</v>
+      </c>
+      <c r="R111" s="1">
+        <v>8.21</v>
+      </c>
+      <c r="S111" s="1">
+        <v>2.46</v>
+      </c>
+      <c r="T111" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="U111" s="1">
+        <v>18.5</v>
+      </c>
+      <c r="V111" s="1">
+        <v>40.0</v>
+      </c>
+      <c r="W111" s="1"/>
+      <c r="X111" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y111" s="1"/>
+      <c r="Z111" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA111" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="112" spans="1:27">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="J112" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K112" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L112" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M112" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N112" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O112" s="1">
+        <v>90</v>
+      </c>
+      <c r="P112" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="Q112" s="1">
+        <v>0.201</v>
+      </c>
+      <c r="R112" s="1">
+        <v>0.287</v>
+      </c>
+      <c r="S112" s="1">
         <v>0.123</v>
       </c>
-      <c r="V51"/>
-[...3 lines deleted...]
-      <c r="X51" t="s">
+      <c r="T112" s="1">
+        <v>0.231</v>
+      </c>
+      <c r="U112" s="1">
+        <v>0.403</v>
+      </c>
+      <c r="V112" s="1">
+        <v>0.714</v>
+      </c>
+      <c r="W112" s="1"/>
+      <c r="X112" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="Y112" s="1"/>
+      <c r="Z112" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA112" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="113" spans="1:27">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E113" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J113" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="K113" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="L113" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M113" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="N113" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O113" s="1">
+        <v>90</v>
+      </c>
+      <c r="P113" s="1">
+        <v>0.171</v>
+      </c>
+      <c r="Q113" s="1">
+        <v>0.133</v>
+      </c>
+      <c r="R113" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="S113" s="1">
+        <v>0.0715</v>
+      </c>
+      <c r="T113" s="1">
+        <v>0.182</v>
+      </c>
+      <c r="U113" s="1">
+        <v>0.319</v>
+      </c>
+      <c r="V113" s="1">
+        <v>0.846</v>
+      </c>
+      <c r="W113" s="1"/>
+      <c r="X113" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y113" s="1"/>
+      <c r="Z113" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA113" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="114" spans="1:27">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J114" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="L114" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="N114" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O114" s="1">
+        <v>90</v>
+      </c>
+      <c r="P114" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q114" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R114" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S114" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="Y51"/>
-[...27 lines deleted...]
-      <c r="H52" t="s">
+      <c r="T114" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="U114" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="V114" s="1">
+        <v>0.132</v>
+      </c>
+      <c r="W114" s="1"/>
+      <c r="X114" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="Y114" s="1"/>
+      <c r="Z114" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AA114" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="115" spans="1:27">
+      <c r="A115" s="1"/>
+      <c r="B115" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H115" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I52" t="s">
+      <c r="I115" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J52" t="s">
+      <c r="J115" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K52" t="s">
+      <c r="K115" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L52" t="s">
+      <c r="L115" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M52" t="s">
+      <c r="M115" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N52" t="s">
+      <c r="N115" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O52">
-[...55 lines deleted...]
-      <c r="H53" t="s">
+      <c r="O115" s="1">
+        <v>90</v>
+      </c>
+      <c r="P115" s="1">
+        <v>0.156</v>
+      </c>
+      <c r="Q115" s="1">
+        <v>0.121</v>
+      </c>
+      <c r="R115" s="1">
+        <v>0.201</v>
+      </c>
+      <c r="S115" s="1">
+        <v>0.0667</v>
+      </c>
+      <c r="T115" s="1">
+        <v>0.156</v>
+      </c>
+      <c r="U115" s="1">
+        <v>0.369</v>
+      </c>
+      <c r="V115" s="1">
+        <v>0.643</v>
+      </c>
+      <c r="W115" s="1"/>
+      <c r="X115" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="Y115" s="1"/>
+      <c r="Z115" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA115" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="116" spans="1:27">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H116" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I53" t="s">
+      <c r="I116" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J116" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="K116" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="L116" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M116" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="N116" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O116" s="1">
+        <v>90</v>
+      </c>
+      <c r="P116" s="1">
+        <v>24.5</v>
+      </c>
+      <c r="Q116" s="1">
+        <v>19.8</v>
+      </c>
+      <c r="R116" s="1">
+        <v>30.3</v>
+      </c>
+      <c r="S116" s="1">
+        <v>12.1</v>
+      </c>
+      <c r="T116" s="1">
+        <v>26.2</v>
+      </c>
+      <c r="U116" s="1">
+        <v>58.1</v>
+      </c>
+      <c r="V116" s="1">
+        <v>85.2</v>
+      </c>
+      <c r="W116" s="1"/>
+      <c r="X116" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y116" s="1"/>
+      <c r="Z116" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA116" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="117" spans="1:27">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J117" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="K117" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="L117" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M117" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O117" s="1">
+        <v>90</v>
+      </c>
+      <c r="P117" s="1">
+        <v>0.108</v>
+      </c>
+      <c r="Q117" s="1">
+        <v>0.0909</v>
+      </c>
+      <c r="R117" s="1">
+        <v>0.129</v>
+      </c>
+      <c r="S117" s="1">
+        <v>0.0607</v>
+      </c>
+      <c r="T117" s="1">
+        <v>0.119</v>
+      </c>
+      <c r="U117" s="1">
+        <v>0.208</v>
+      </c>
+      <c r="V117" s="1">
+        <v>0.273</v>
+      </c>
+      <c r="W117" s="1"/>
+      <c r="X117" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="Y117" s="1"/>
+      <c r="Z117" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA117" s="1" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="118" spans="1:27">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2020</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I118" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J118" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="K118" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="L118" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M118" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O118" s="1">
+        <v>90</v>
+      </c>
+      <c r="P118" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q118" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R118" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S118" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T118" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="U118" s="1">
+        <v>0.0164</v>
+      </c>
+      <c r="V118" s="1">
+        <v>0.0326</v>
+      </c>
+      <c r="W118" s="1"/>
+      <c r="X118" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="Y118" s="1"/>
+      <c r="Z118" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA118" s="1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="119" spans="1:27">
+      <c r="A119" s="1"/>
+      <c r="B119" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J119" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K119" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L119" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N119" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O119" s="1">
+        <v>101</v>
+      </c>
+      <c r="P119" s="1">
+        <v>10.8</v>
+      </c>
+      <c r="Q119" s="1">
+        <v>9.03</v>
+      </c>
+      <c r="R119" s="1">
+        <v>12.9</v>
+      </c>
+      <c r="S119" s="1">
+        <v>6.05</v>
+      </c>
+      <c r="T119" s="1">
+        <v>10.4</v>
+      </c>
+      <c r="U119" s="1">
+        <v>21.0</v>
+      </c>
+      <c r="V119" s="1">
+        <v>34.9</v>
+      </c>
+      <c r="W119" s="1"/>
+      <c r="X119" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y119" s="1"/>
+      <c r="Z119" s="1">
+        <v>0.158</v>
+      </c>
+      <c r="AA119" s="1"/>
+    </row>
+    <row r="120" spans="1:27">
+      <c r="A120" s="1"/>
+      <c r="B120" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I120" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J53" t="s">
+      <c r="J120" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K120" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L120" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N120" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="O120" s="1">
+        <v>101</v>
+      </c>
+      <c r="P120" s="1">
+        <v>0.145</v>
+      </c>
+      <c r="Q120" s="1">
+        <v>0.132</v>
+      </c>
+      <c r="R120" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="S120" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T120" s="1">
+        <v>0.138</v>
+      </c>
+      <c r="U120" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="V120" s="1">
+        <v>0.277</v>
+      </c>
+      <c r="W120" s="1"/>
+      <c r="X120" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="Y120" s="1"/>
+      <c r="Z120" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="AA120" s="1"/>
+    </row>
+    <row r="121" spans="1:27">
+      <c r="A121" s="1"/>
+      <c r="B121" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J121" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="K121" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="L121" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="M121" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="N121" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O121" s="1">
+        <v>99</v>
+      </c>
+      <c r="P121" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q121" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="R121" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="S121" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T121" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="U121" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="V121" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="W121" s="1"/>
+      <c r="X121" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="Y121" s="1"/>
+      <c r="Z121" s="1">
+        <v>0.184</v>
+      </c>
+      <c r="AA121" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="122" spans="1:27">
+      <c r="A122" s="1"/>
+      <c r="B122" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I122" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J122" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="K53" t="s">
+      <c r="K122" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L53" t="s">
+      <c r="L122" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M53" t="s">
+      <c r="M122" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="N53" t="s">
+      <c r="N122" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O122" s="1">
         <v>101</v>
       </c>
-      <c r="O53">
-[...55 lines deleted...]
-      <c r="H54" t="s">
+      <c r="P122" s="1">
+        <v>0.455</v>
+      </c>
+      <c r="Q122" s="1">
+        <v>0.382</v>
+      </c>
+      <c r="R122" s="1">
+        <v>0.542</v>
+      </c>
+      <c r="S122" s="1">
+        <v>0.221</v>
+      </c>
+      <c r="T122" s="1">
+        <v>0.447</v>
+      </c>
+      <c r="U122" s="1">
+        <v>0.914</v>
+      </c>
+      <c r="V122" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="W122" s="1"/>
+      <c r="X122" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y122" s="1"/>
+      <c r="Z122" s="1">
+        <v>0.0522</v>
+      </c>
+      <c r="AA122" s="1"/>
+    </row>
+    <row r="123" spans="1:27">
+      <c r="A123" s="1"/>
+      <c r="B123" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H123" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I54" t="s">
+      <c r="I123" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J54" t="s">
-[...11 lines deleted...]
-      <c r="N54" t="s">
+      <c r="J123" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K123" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L123" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M123" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="N123" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="O54">
-[...55 lines deleted...]
-      <c r="H55" t="s">
+      <c r="O123" s="1">
+        <v>89</v>
+      </c>
+      <c r="P123" s="1">
+        <v>7.71</v>
+      </c>
+      <c r="Q123" s="1">
+        <v>6.39</v>
+      </c>
+      <c r="R123" s="1">
+        <v>9.32</v>
+      </c>
+      <c r="S123" s="1">
+        <v>4.34</v>
+      </c>
+      <c r="T123" s="1">
+        <v>8.15</v>
+      </c>
+      <c r="U123" s="1">
+        <v>11.2</v>
+      </c>
+      <c r="V123" s="1">
+        <v>34.9</v>
+      </c>
+      <c r="W123" s="1"/>
+      <c r="X123" s="1"/>
+      <c r="Y123" s="1"/>
+      <c r="Z123" s="1">
+        <v>0.158</v>
+      </c>
+      <c r="AA123" s="1"/>
+    </row>
+    <row r="124" spans="1:27">
+      <c r="A124" s="1"/>
+      <c r="B124" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H124" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I55" t="s">
+      <c r="I124" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="J55" t="s">
-[...70 lines deleted...]
-      <c r="H56" t="s">
+      <c r="J124" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K124" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L124" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M124" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="O124" s="1">
+        <v>89</v>
+      </c>
+      <c r="P124" s="1">
+        <v>0.185</v>
+      </c>
+      <c r="Q124" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="R124" s="1">
+        <v>0.213</v>
+      </c>
+      <c r="S124" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T124" s="1">
+        <v>0.178</v>
+      </c>
+      <c r="U124" s="1">
+        <v>0.257</v>
+      </c>
+      <c r="V124" s="1">
+        <v>0.364</v>
+      </c>
+      <c r="W124" s="1"/>
+      <c r="X124" s="1"/>
+      <c r="Y124" s="1"/>
+      <c r="Z124" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="AA124" s="1"/>
+    </row>
+    <row r="125" spans="1:27">
+      <c r="A125" s="1"/>
+      <c r="B125" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H125" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="I56" t="s">
+      <c r="I125" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="J56" t="s">
-[...17 lines deleted...]
-      <c r="P56">
+      <c r="J125" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="K125" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="L125" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N125" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O125" s="1">
+        <v>89</v>
+      </c>
+      <c r="P125" s="1">
+        <v>0.212</v>
+      </c>
+      <c r="Q125" s="1">
         <v>0.164</v>
       </c>
-      <c r="Q56">
-[...5074 lines deleted...]
-      <c r="Z122">
+      <c r="R125" s="1">
+        <v>0.274</v>
+      </c>
+      <c r="S125" s="1">
+        <v>0.0897</v>
+      </c>
+      <c r="T125" s="1">
+        <v>0.176</v>
+      </c>
+      <c r="U125" s="1">
+        <v>0.429</v>
+      </c>
+      <c r="V125" s="1">
+        <v>0.997</v>
+      </c>
+      <c r="W125" s="1"/>
+      <c r="X125" s="1"/>
+      <c r="Y125" s="1"/>
+      <c r="Z125" s="1">
         <v>0.0522</v>
       </c>
-      <c r="AA122"/>
-[...216 lines deleted...]
-      <c r="AA125"/>
+      <c r="AA125" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Results</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>