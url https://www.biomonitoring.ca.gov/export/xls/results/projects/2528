--- v1 (2026-03-14)
+++ v2 (2026-09-15)
@@ -138,72 +138,72 @@
   <si>
     <t>Urine</t>
   </si>
   <si>
     <t>6-Hydroxy-1-nitropyrene</t>
   </si>
   <si>
     <t>6-OHNP</t>
   </si>
   <si>
     <t>1-Nitropyrene</t>
   </si>
   <si>
     <t>Specific-gravity</t>
   </si>
   <si>
     <t>pg/L^</t>
   </si>
   <si>
     <t>94.2%</t>
   </si>
   <si>
     <t>15.5 pg/L</t>
   </si>
   <si>
-    <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.; ♢SAPEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were not adjusted for multiple samples per participant.</t>
+    <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.; ♢EBDEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were not adjusted for multiple samples per participant.</t>
   </si>
   <si>
     <t>8-Hydroxy-1-nitropyrene</t>
   </si>
   <si>
     <t>8-OHNP</t>
   </si>
   <si>
     <t>95.2%</t>
   </si>
   <si>
     <t>21.2 pg/L</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>97.8%</t>
   </si>
   <si>
-    <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.; ♢SAPEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were not adjusted for multiple samples per participant.; ΔTwo samples were damaged during processing and could not be tested.</t>
+    <t>^Concentrations were adjusted for specific gravity using a reference value of 1.017 from NHANES 2007-2008.; ♢EBDEP collected multiple urine samples from study participants. The geometric means were estimated using random effects models to account for multiple samples per participant. Percentiles and detection frequencies were not adjusted for multiple samples per participant.; ΔTwo samples were damaged during processing and could not be tested.</t>
   </si>
   <si>
     <t>94.7%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>